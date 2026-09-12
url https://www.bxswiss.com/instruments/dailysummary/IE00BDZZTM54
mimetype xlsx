--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da6a40f8a1e4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756932573d474272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409642f56a934262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16feeead7a704eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fd70381a264e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409642f56a934262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc288c0ee944472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16feeead7a704eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>11,843</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,841</x:t>
-[...11 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,994</x:t>
-[...252 lines deleted...]
-          <x:t>11,997</x:t>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>