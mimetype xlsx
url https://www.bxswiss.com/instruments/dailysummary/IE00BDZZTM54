--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756932573d474272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cddb3f53aef4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16feeead7a704eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624f695e090b40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc288c0ee944472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16feeead7a704eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1f97c69f524d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624f695e090b40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,916</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,906</x:t>
-[...21 lines deleted...]
-          <x:t>12,051</x:t>
+          <x:t>11,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,964</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,996</x:t>
-[...156 lines deleted...]
-          <x:t>12,009</x:t>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,977</x:t>
-[...75 lines deleted...]
-          <x:t>11,992</x:t>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,964</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>11,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,911</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>