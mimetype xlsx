--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cddb3f53aef4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078fc96584d84490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624f695e090b40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0988798fe8474d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1f97c69f524d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624f695e090b40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158531d9dc704dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0988798fe8474d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,868</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,993</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,993</x:t>
-[...146 lines deleted...]
-          <x:t>11,720</x:t>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,668</x:t>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,666</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,609</x:t>
-[...134 lines deleted...]
-          <x:t>11,676</x:t>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>11,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>