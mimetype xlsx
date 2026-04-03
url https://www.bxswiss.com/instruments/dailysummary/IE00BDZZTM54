--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63fb03ffa1b4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8cab46bc284ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16cee302e944083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058e3875b77a44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf909e6b00bd0443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16cee302e944083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc70104bea84a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058e3875b77a44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,907</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,889</x:t>
-[...539 lines deleted...]
-          <x:t>10,960</x:t>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>