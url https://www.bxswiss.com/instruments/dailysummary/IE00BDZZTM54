--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8cab46bc284ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555fb46fbfad455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058e3875b77a44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095b73477e784de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc70104bea84a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058e3875b77a44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244a4884487a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095b73477e784de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,720</x:t>
-[...21 lines deleted...]
-          <x:t>10,622</x:t>
+          <x:t>10,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>10,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>