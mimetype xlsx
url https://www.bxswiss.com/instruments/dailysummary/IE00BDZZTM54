--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555fb46fbfad455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b300a5c07a4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095b73477e784de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcca90099ff4f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244a4884487a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095b73477e784de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f374c9da8c48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcca90099ff4f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>