--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b300a5c07a4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc036ffdb6e54598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcca90099ff4f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6088a8219c4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f374c9da8c48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcca90099ff4f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1f90e4aae44d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6088a8219c4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>11,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,098</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>