--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc036ffdb6e54598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060ea1d20afc4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6088a8219c4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f75e644c7149b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1f90e4aae44d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6088a8219c4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9d7fe409d74576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f75e644c7149b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>11,291</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>11,425</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,400</x:t>
-[...58 lines deleted...]
-          <x:t>11,489</x:t>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>