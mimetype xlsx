--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060ea1d20afc4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ad52e051ed4646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f75e644c7149b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2958c1affb4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9d7fe409d74576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f75e644c7149b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f78e512f68b40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2958c1affb4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,512</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,640</x:t>
-[...301 lines deleted...]
-          <x:t>11,666</x:t>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>