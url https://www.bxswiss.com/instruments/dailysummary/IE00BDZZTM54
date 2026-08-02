--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ad52e051ed4646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bda101d03eb44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2958c1affb4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6668d3e8187e40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f78e512f68b40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2958c1affb4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800bb04914884c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6668d3e8187e40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,355</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,329</x:t>
-[...571 lines deleted...]
-          <x:t>11,713</x:t>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>