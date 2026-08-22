--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bda101d03eb44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da6a40f8a1e4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6668d3e8187e40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409642f56a934262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800bb04914884c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6668d3e8187e40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fd70381a264e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409642f56a934262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZZTM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>11,453</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>