--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c5f5117d5f4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a891475c6cf4451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7df03a28914cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167aadaf15624c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671aba0b816b42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7df03a28914cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3fcb9edc374f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167aadaf15624c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,958</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>4,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>4,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,904</x:t>
-[...166 lines deleted...]
-          <x:t>4,878</x:t>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>