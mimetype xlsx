--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a891475c6cf4451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ab67e7b88d4c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167aadaf15624c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c47edb47834602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3fcb9edc374f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167aadaf15624c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cfb24feb804a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c47edb47834602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,068</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,896</x:t>
-[...517 lines deleted...]
-          <x:t>4,966</x:t>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>