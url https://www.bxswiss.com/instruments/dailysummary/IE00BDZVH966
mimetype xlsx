--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ab67e7b88d4c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457b5104cba74cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c47edb47834602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7386083c53bb4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cfb24feb804a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c47edb47834602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra005a2843fdd411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7386083c53bb4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,940</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,917</x:t>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,971</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>4,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>