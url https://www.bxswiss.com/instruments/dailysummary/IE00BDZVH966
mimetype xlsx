--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457b5104cba74cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dc6a2231d3460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7386083c53bb4332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717c1cfa12e149fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra005a2843fdd411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7386083c53bb4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2ffda1d0564ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717c1cfa12e149fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,988</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,002</x:t>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>4,978</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,955</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,970</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>4,973</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>4,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>