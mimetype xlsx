--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dc6a2231d3460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5065bbe7dcc941c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717c1cfa12e149fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5865787d244ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2ffda1d0564ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717c1cfa12e149fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee3c4e7703941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5865787d244ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,960</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,999</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,974</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,958</x:t>
-[...328 lines deleted...]
-          <x:t>4,973</x:t>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>