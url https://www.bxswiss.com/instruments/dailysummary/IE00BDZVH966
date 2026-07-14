--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5065bbe7dcc941c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa4c74a21bb4bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5865787d244ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479d258e35824e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee3c4e7703941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5865787d244ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67360e3cccb4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479d258e35824e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,932</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,913</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,973</x:t>
-[...75 lines deleted...]
-          <x:t>4,954</x:t>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,950</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>4,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,968</x:t>
-[...242 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>