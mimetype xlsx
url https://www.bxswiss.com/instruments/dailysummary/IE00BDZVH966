--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa4c74a21bb4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebc1bfbc89c45b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479d258e35824e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra819ace7abc549f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67360e3cccb4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479d258e35824e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ddad86fbd94ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra819ace7abc549f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,996</x:t>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,010</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,984</x:t>
-[...205 lines deleted...]
-          <x:t>4,999</x:t>
+          <x:t>4,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,989</x:t>
-[...323 lines deleted...]
-          <x:t>4,975</x:t>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>