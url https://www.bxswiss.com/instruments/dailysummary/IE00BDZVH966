--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebc1bfbc89c45b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1d7544e4d446b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra819ace7abc549f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1b2c9e75cd45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ddad86fbd94ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra819ace7abc549f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744d9fc7e1e04ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1b2c9e75cd45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,958</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,922</x:t>
-[...16 lines deleted...]
-          <x:t>4,964</x:t>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,960</x:t>
-[...470 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,024</x:t>
-[...36 lines deleted...]
-          <x:t>4,971</x:t>
+          <x:t>5,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>