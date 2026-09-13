--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1d7544e4d446b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4dd380849a408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1b2c9e75cd45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c9c232f8ed4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744d9fc7e1e04ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1b2c9e75cd45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6838a39a1dd6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c9c232f8ed4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ TIPS UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZVH966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,974</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,983</x:t>
-[...16 lines deleted...]
-          <x:t>5,013</x:t>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,024</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>5,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>