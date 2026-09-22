--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10899a96f15f4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74734aae1d144c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66357c346b934de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb809392f36004e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138d537c0cc8476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66357c346b934de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e9dc582b1744c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb809392f36004e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>63,131</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>64,184</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,168</x:t>
-[...350 lines deleted...]
-          <x:t>62,205</x:t>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>