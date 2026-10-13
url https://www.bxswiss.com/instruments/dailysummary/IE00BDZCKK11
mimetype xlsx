--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74734aae1d144c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ed4e7ef8f84d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb809392f36004e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbb35744404c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e9dc582b1744c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb809392f36004e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d09f00e8c2b4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbb35744404c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>63,305</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,644</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>62,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,905</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>