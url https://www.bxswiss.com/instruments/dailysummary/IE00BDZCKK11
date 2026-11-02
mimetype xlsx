--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ed4e7ef8f84d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264f1f24d163436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbb35744404c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359699309bb84ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d09f00e8c2b4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbb35744404c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052200e9cd094a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359699309bb84ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>