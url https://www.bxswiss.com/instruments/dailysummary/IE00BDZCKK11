--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8183839e7394ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031ab23db5a544de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d54a7dd58746d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144bab2e820147dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62f3a1a00384f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d54a7dd58746d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc984623d82f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144bab2e820147dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>