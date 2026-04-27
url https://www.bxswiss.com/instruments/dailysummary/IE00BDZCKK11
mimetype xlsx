--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031ab23db5a544de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceea694b10f4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144bab2e820147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06de28685bc4f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc984623d82f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144bab2e820147dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a2a23c70194cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06de28685bc4f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>