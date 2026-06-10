--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ceea694b10f4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f48edf32696484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06de28685bc4f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaec7442c6e944c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a2a23c70194cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06de28685bc4f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add174542f44b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaec7442c6e944c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>57,982</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>