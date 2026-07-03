--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f48edf32696484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ada3c43fd54839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaec7442c6e944c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf9dde8ca544ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add174542f44b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaec7442c6e944c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d6d63f175c41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf9dde8ca544ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,774</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>62,032</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,692</x:t>
-[...242 lines deleted...]
-          <x:t>61,575</x:t>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>