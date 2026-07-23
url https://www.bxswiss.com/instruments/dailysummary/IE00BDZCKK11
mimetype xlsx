--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ada3c43fd54839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfc1f54402e4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf9dde8ca544ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee2db0335d49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d6d63f175c41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf9dde8ca544ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300aec43277d476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee2db0335d49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>61,865</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>63,302</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>