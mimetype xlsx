--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfc1f54402e4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e60b45392814e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee2db0335d49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88670de66a434dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300aec43277d476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee2db0335d49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0036d219be4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88670de66a434dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>67,059</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,302</x:t>
-[...404 lines deleted...]
-          <x:t>63,836</x:t>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>