--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e60b45392814e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10899a96f15f4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88670de66a434dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66357c346b934de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0036d219be4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88670de66a434dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138d537c0cc8476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66357c346b934de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 QVM UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDZCKK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>62,480</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>63,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>