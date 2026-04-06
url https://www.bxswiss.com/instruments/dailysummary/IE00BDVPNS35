--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ab6e65a4094cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24d9581e007491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6cc74a52ebc4185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cba806d785410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2dcca6fffd144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6cc74a52ebc4185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e45057feb64e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cba806d785410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>