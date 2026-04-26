--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24d9581e007491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2504172a8b2f47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cba806d785410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb0f509426493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e45057feb64e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cba806d785410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa77812d7bc8430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb0f509426493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>13,813</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,714</x:t>
-[...26 lines deleted...]
-          <x:t>13,783</x:t>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>14,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,851</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>14,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>