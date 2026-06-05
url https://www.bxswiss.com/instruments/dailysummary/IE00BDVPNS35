--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2504172a8b2f47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1923103c76d54305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb0f509426493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13116d5972d4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa77812d7bc8430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb0f509426493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7174861e5f534302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13116d5972d4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,376</x:t>
-[...360 lines deleted...]
-          <x:t>15,031</x:t>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>