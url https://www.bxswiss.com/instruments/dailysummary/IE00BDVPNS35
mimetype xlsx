--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1923103c76d54305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ff51f5261c46f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13116d5972d4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b112f78751b42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7174861e5f534302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13116d5972d4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc90d989c8e544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b112f78751b42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>