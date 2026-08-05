--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ff51f5261c46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb837de23a04b40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b112f78751b42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abe8ab821a74440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc90d989c8e544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b112f78751b42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb644038291f49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abe8ab821a74440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>14,968</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,846</x:t>
-[...539 lines deleted...]
-          <x:t>13,670</x:t>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>