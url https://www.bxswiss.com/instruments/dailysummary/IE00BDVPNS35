--- v10 (2026-08-05)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb837de23a04b40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re766ae6223ca4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abe8ab821a74440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd233315c9d3e4bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb644038291f49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abe8ab821a74440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb522dfe1f36408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd233315c9d3e4bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>