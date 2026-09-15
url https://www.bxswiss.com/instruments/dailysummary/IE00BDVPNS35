--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re766ae6223ca4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd32293f6f84fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd233315c9d3e4bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e5868e2d3c4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb522dfe1f36408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd233315c9d3e4bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460e708070934ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e5868e2d3c4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>