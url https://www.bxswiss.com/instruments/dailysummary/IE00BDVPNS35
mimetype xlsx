--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd32293f6f84fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4a522de7dd4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e5868e2d3c4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0717f6c4427454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460e708070934ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e5868e2d3c4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07f0e33250c4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0717f6c4427454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>