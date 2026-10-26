--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4a522de7dd4a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf373f8f26bd246ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0717f6c4427454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0163bf37327a43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07f0e33250c4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0717f6c4427454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e3bf3459ae40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0163bf37327a43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity EX-Agriculture UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNS35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,136</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,236</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>16,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>