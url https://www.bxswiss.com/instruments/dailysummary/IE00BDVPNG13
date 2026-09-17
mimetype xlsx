--- v11 (2026-08-08)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f8cd103acc4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a27063778ed475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26451b4958f942eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b00d1f322e4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351e476964b1461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26451b4958f942eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7544ab3f4542d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b00d1f322e4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>95,278</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>