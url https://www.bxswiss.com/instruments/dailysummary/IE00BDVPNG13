--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a27063778ed475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce24226e8347462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b00d1f322e4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d5546fcd7d477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7544ab3f4542d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b00d1f322e4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc8a9253239456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d5546fcd7d477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>