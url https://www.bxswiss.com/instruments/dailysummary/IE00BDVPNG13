--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce24226e8347462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0b3a86d5974a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d5546fcd7d477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230c31ff02794988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc8a9253239456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d5546fcd7d477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c2414e66d74c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230c31ff02794988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,102</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,020</x:t>
-[...404 lines deleted...]
-          <x:t>104,306</x:t>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>