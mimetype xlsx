--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cdf3da172f43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ccad4a45d1432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bea684596d549a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda003642e45a459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189204b997748db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bea684596d549a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8269fea6630d41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda003642e45a459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>69,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>