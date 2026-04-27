--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ccad4a45d1432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936def4f76e94561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda003642e45a459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56251d2ee881477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8269fea6630d41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda003642e45a459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15326a73183f407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56251d2ee881477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>