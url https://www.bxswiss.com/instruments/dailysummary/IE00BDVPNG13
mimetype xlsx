--- v6 (2026-04-27)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936def4f76e94561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefa72691a5c4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56251d2ee881477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01bb13a2e034252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15326a73183f407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56251d2ee881477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc6d4b35ae94426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01bb13a2e034252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>