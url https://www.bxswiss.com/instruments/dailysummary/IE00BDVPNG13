--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefa72691a5c4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691cefa71d084f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01bb13a2e034252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f683b3f634cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc6d4b35ae94426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01bb13a2e034252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3573301774f4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f683b3f634cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>85,552</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>