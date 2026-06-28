--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691cefa71d084f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c900a5fbc0e4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f683b3f634cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16950e6428d46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3573301774f4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f683b3f634cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdeb7098aacc4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16950e6428d46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>