--- v9 (2026-06-28)
+++ v10 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c900a5fbc0e4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf460ed68647dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16950e6428d46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029c531e9c6649fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdeb7098aacc4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16950e6428d46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b03bb9c97314b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029c531e9c6649fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>