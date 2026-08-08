--- v10 (2026-07-19)
+++ v11 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf460ed68647dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f8cd103acc4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029c531e9c6649fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26451b4958f942eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b03bb9c97314b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029c531e9c6649fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351e476964b1461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26451b4958f942eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDVPNG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>