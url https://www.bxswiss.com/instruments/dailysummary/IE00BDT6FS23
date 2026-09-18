--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976adf07bc404433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8e70f383d7448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93dfe2d29fb74f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2491cb1b6f4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf405d2e78b64774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93dfe2d29fb74f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac3cfef67d54d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2491cb1b6f4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>