--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8e70f383d7448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5cc93f7432445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2491cb1b6f4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c59855405d64946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac3cfef67d54d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2491cb1b6f4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f65b1bb6d4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c59855405d64946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>48,903</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,553</x:t>
-[...205 lines deleted...]
-          <x:t>48,732</x:t>
+          <x:t>47,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,311</x:t>
-[...107 lines deleted...]
-          <x:t>47,993</x:t>
+          <x:t>47,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>