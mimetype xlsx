--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5cc93f7432445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be020b3a5504fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c59855405d64946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5880aae255c7406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f65b1bb6d4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c59855405d64946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dd798d05af45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5880aae255c7406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>48,732</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,311</x:t>
-[...276 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>47,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,343</x:t>
-[...43 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,159</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>47,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>