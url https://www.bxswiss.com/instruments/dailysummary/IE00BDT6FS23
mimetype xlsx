--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d67fabb1df74807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48725ecc994caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e9da6d3a684d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffa539ad3fe473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3457449885df40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e9da6d3a684d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164bacd9091e42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffa539ad3fe473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>46,870</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,288</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>45,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>