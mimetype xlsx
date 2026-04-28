--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48725ecc994caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d69849cc36429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffa539ad3fe473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48fd75b79184599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164bacd9091e42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffa539ad3fe473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5dad8503104613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48fd75b79184599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>