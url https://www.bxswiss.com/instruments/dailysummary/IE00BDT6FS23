--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d69849cc36429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccfb15d4a324482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48fd75b79184599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d795a5f56b44e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5dad8503104613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48fd75b79184599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc963cbbacd42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d795a5f56b44e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>47,464</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,268</x:t>
-[...16 lines deleted...]
-          <x:t>47,410</x:t>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>47,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>