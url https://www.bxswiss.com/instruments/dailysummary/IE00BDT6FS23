--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccfb15d4a324482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8c841d14b94414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d795a5f56b44e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7cda062b9b45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc963cbbacd42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d795a5f56b44e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff9f25425394f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7cda062b9b45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>