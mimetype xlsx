--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8c841d14b94414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re748ab176d9640a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7cda062b9b45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2461097b5e6449b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff9f25425394f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7cda062b9b45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ed1067ecd046e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2461097b5e6449b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>49,419</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>49,186</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>