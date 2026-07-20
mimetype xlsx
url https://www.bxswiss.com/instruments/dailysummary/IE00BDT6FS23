--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re748ab176d9640a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175a18510a814c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2461097b5e6449b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da69810b7b4ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ed1067ecd046e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2461097b5e6449b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452ff7668b2b4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da69810b7b4ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>49,692</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>49,537</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>