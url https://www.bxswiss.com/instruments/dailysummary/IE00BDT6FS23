--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175a18510a814c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976adf07bc404433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da69810b7b4ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93dfe2d29fb74f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452ff7668b2b4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da69810b7b4ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf405d2e78b64774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93dfe2d29fb74f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Refinitiv Global Convertible Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDT6FS23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>50,011</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,767</x:t>
-[...350 lines deleted...]
-          <x:t>48,327</x:t>
+          <x:t>49,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>