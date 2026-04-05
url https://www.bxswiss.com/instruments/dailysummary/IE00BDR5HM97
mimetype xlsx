--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023e37d4a1ca415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831299b7ae6149a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e7488cf80a4e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b9d1e214cc40d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cbe530ff0f4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e7488cf80a4e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a6b43cb396454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b9d1e214cc40d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,099</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>10,088</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>