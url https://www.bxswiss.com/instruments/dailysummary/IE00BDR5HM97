--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831299b7ae6149a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e399bd446c4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b9d1e214cc40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df28beaae7e492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a6b43cb396454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b9d1e214cc40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80f92f17ea349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df28beaae7e492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>10,122</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,067</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>10,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,097</x:t>
-[...16 lines deleted...]
-          <x:t>10,135</x:t>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,091</x:t>
-[...188 lines deleted...]
-          <x:t>10,121</x:t>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,298</x:t>
-[...9 lines deleted...]
-          <x:t>10,293</x:t>
+          <x:t>10,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>