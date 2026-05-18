--- v6 (2026-04-26)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e399bd446c4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb394db7c3d8d42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df28beaae7e492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184fc57a65464d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80f92f17ea349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df28beaae7e492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5efbd5bd0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184fc57a65464d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,106</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,084</x:t>
-[...92 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>10,208</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>10,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>