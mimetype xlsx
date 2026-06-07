--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb394db7c3d8d42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4e91dbf9cc425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184fc57a65464d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983e9f2089944f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5efbd5bd0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184fc57a65464d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f5afaf7c44c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983e9f2089944f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,239</x:t>
-[...26 lines deleted...]
-          <x:t>10,223</x:t>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,256</x:t>
-[...421 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,184</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>10,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>