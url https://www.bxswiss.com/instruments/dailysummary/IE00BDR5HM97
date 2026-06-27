--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4e91dbf9cc425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2926563b734820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983e9f2089944f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1242f891bdeb497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f5afaf7c44c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983e9f2089944f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44886e79641d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1242f891bdeb497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,160</x:t>
-[...16 lines deleted...]
-          <x:t>10,184</x:t>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,170</x:t>
-[...436 lines deleted...]
-          <x:t>10,184</x:t>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>