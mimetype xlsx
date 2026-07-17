--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2926563b734820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac06a21c2e724460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1242f891bdeb497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46d07e1082f4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44886e79641d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1242f891bdeb497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cfd01e05f84036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46d07e1082f4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>10,221</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,358</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>