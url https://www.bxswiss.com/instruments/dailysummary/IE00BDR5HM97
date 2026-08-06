--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac06a21c2e724460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6ad60b87274962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46d07e1082f4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeeef9dbf5fe429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cfd01e05f84036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46d07e1082f4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d13a12f5aa4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeeef9dbf5fe429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,277</x:t>
-[...102 lines deleted...]
-          <x:t>10,428</x:t>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,441</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>10,417</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,412</x:t>
-[...301 lines deleted...]
-          <x:t>10,446</x:t>
+          <x:t>10,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>