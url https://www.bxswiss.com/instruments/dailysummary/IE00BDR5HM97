--- v11 (2026-08-06)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6ad60b87274962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06719e8a975c4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeeef9dbf5fe429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569c3bc1a4144244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d13a12f5aa4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeeef9dbf5fe429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369e5120b8c5448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569c3bc1a4144244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,400</x:t>
-[...242 lines deleted...]
-          <x:t>10,444</x:t>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,508</x:t>
-[...21 lines deleted...]
-          <x:t>10,459</x:t>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,438</x:t>
-[...26 lines deleted...]
-          <x:t>10,489</x:t>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,553</x:t>
-[...171 lines deleted...]
-          <x:t>10,516</x:t>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>