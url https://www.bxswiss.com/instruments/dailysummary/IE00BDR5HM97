--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06719e8a975c4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677fad7507bc4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569c3bc1a4144244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074a5e5d6f174fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369e5120b8c5448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569c3bc1a4144244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7393daf28af642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074a5e5d6f174fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,489</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,553</x:t>
-[...26 lines deleted...]
-          <x:t>10,495</x:t>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,370</x:t>
-[...512 lines deleted...]
-          <x:t>10,294</x:t>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>