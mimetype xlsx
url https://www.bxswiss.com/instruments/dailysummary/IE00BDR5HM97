--- v13 (2026-09-16)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677fad7507bc4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244648e53cc3480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074a5e5d6f174fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cf026523bf4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7393daf28af642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074a5e5d6f174fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5da54f35cb4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cf026523bf4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,265</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,255</x:t>
-[...48 lines deleted...]
-          <x:t>10,333</x:t>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,318</x:t>
-[...323 lines deleted...]
-          <x:t>10,332</x:t>
+          <x:t>10,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>