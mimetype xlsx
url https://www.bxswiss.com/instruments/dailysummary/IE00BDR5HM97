--- v14 (2026-10-06)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244648e53cc3480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be3ceabf60043d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cf026523bf4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8df414140541fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5da54f35cb4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cf026523bf4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff0da9a508a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8df414140541fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5HM97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,304</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>10,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>