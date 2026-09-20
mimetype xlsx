--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94424475ff34b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra000cba45a7c417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4410b9122f9a424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d9d49e8e944a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5e12cfeb7240a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4410b9122f9a424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd097e3c7eed1440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d9d49e8e944a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>26,296</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,052</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>26,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>