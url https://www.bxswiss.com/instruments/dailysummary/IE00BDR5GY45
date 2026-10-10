--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra000cba45a7c417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c24f97f7c074d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d9d49e8e944a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b9f4d9cffa465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd097e3c7eed1440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d9d49e8e944a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35c0c1745a24e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b9f4d9cffa465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,137</x:t>
-[...4 lines deleted...]
-          <x:t>25,818</x:t>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>26,272</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,237</x:t>
-[...97 lines deleted...]
-          <x:t>26,095</x:t>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,845</x:t>
-[...215 lines deleted...]
-          <x:t>25,986</x:t>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>