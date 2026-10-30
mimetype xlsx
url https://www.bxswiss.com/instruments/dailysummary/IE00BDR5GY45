--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c24f97f7c074d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35e2cbcb43243f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b9f4d9cffa465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74262c3f4de4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35c0c1745a24e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b9f4d9cffa465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe133cf456f4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74262c3f4de4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,095</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,845</x:t>
-[...237 lines deleted...]
-          <x:t>26,024</x:t>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,109</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>