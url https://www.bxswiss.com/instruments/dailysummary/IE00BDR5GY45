--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6793fd786a4e41d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a838e35b5b24a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927c08d2701e4072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b5dcf86b3c417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53f0b3afd354002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927c08d2701e4072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547dd8ea168e4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b5dcf86b3c417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>23,235</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,051</x:t>
-[...11 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,444</x:t>
-[...75 lines deleted...]
-          <x:t>23,660</x:t>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,519</x:t>
-[...43 lines deleted...]
-          <x:t>23,658</x:t>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,508</x:t>
-[...382 lines deleted...]
-          <x:t>23,303</x:t>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>