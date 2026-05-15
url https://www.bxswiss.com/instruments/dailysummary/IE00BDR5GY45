--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a838e35b5b24a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d1b11387ee4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b5dcf86b3c417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ade80eddc145f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547dd8ea168e4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b5dcf86b3c417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a910eff2f7f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ade80eddc145f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>23,693</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>23,533</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>23,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>