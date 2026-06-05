--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d1b11387ee4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580b55bc222a4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ade80eddc145f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ab828600d44451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a910eff2f7f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ade80eddc145f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1041d153461940eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ab828600d44451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>23,944</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>24,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,198</x:t>
-[...276 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>24,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,004</x:t>
-[...252 lines deleted...]
-          <x:t>23,610</x:t>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>