--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580b55bc222a4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887d5c54d5254475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ab828600d44451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1267c5f66888448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1041d153461940eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ab828600d44451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6cd998c4ab460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1267c5f66888448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,197</x:t>
-[...4 lines deleted...]
-          <x:t>23,981</x:t>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,088</x:t>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>