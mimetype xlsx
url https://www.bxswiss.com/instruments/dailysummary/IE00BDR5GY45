--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887d5c54d5254475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc94f0e54a604732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1267c5f66888448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ca3f9f9d85456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6cd998c4ab460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1267c5f66888448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1062e8114524490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ca3f9f9d85456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>