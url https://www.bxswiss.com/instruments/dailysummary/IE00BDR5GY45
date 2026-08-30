--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc94f0e54a604732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94424475ff34b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ca3f9f9d85456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4410b9122f9a424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1062e8114524490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ca3f9f9d85456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5e12cfeb7240a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4410b9122f9a424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - Global Gender Equality UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GY45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>25,744</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>