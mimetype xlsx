--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72067a9720ed4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d6d89f66a496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c6ebafbe434cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4c9f806e2246f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281b9387643a4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c6ebafbe434cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bc7bd8ae6544e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4c9f806e2246f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,939</x:t>
-[...183 lines deleted...]
-          <x:t>22,076</x:t>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,003</x:t>
-[...129 lines deleted...]
-          <x:t>22,232</x:t>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,132</x:t>
-[...215 lines deleted...]
-          <x:t>22,148</x:t>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>