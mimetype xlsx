--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d6d89f66a496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab910a252a8d4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4c9f806e2246f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2126427918c4901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bc7bd8ae6544e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4c9f806e2246f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb548afdfb04400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2126427918c4901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,232</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,132</x:t>
-[...443 lines deleted...]
-          <x:t>21,483</x:t>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>21,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,674</x:t>
-[...80 lines deleted...]
-          <x:t>21,640</x:t>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>