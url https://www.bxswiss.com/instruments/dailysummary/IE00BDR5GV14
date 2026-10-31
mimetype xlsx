--- v14 (2026-10-09)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab910a252a8d4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b87844a24664a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2126427918c4901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed4da46b0174fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb548afdfb04400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2126427918c4901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc540dd252149aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed4da46b0174fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>21,743</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,674</x:t>
-[...474 lines deleted...]
-        <x:is>
           <x:t>21,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>