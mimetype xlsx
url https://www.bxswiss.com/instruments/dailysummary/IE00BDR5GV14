--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27d2b76db87443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eb6e2282bc4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2b260c95d84e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294bae6e4ca4734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274af92d47bd4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2b260c95d84e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0790e6703943c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294bae6e4ca4734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>19,823</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,864</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>19,083</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>