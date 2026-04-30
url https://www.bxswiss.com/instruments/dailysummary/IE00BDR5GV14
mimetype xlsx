--- v7 (2026-04-10)
+++ v8 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eb6e2282bc4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848dadb0de2a43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294bae6e4ca4734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdebc3018b9a4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0790e6703943c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294bae6e4ca4734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564582e6379f41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdebc3018b9a4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,357</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>19,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,597</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>