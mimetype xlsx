--- v8 (2026-04-30)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848dadb0de2a43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01adae2b71b4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdebc3018b9a4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree24f654ae9e4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564582e6379f41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdebc3018b9a4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba9a5c00cb94720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree24f654ae9e4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,814</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,644</x:t>
-[...16 lines deleted...]
-          <x:t>19,632</x:t>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,597</x:t>
-[...345 lines deleted...]
-          <x:t>20,409</x:t>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,299</x:t>
-[...38 lines deleted...]
-          <x:t>20,264</x:t>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,080</x:t>
-[...4 lines deleted...]
-          <x:t>20,108</x:t>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>