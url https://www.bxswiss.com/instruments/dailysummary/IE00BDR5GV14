--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01adae2b71b4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5277fab8bc4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree24f654ae9e4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb240d7874e64ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba9a5c00cb94720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree24f654ae9e4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795668ae0d054c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb240d7874e64ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>20,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,237</x:t>
-[...4 lines deleted...]
-          <x:t>20,312</x:t>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>