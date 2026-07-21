--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5277fab8bc4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66caea543f804e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb240d7874e64ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1564a0d864424546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795668ae0d054c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb240d7874e64ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4386d09e5e24e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1564a0d864424546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>