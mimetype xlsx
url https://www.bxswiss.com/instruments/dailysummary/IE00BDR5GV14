--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66caea543f804e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72067a9720ed4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1564a0d864424546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c6ebafbe434cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4386d09e5e24e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1564a0d864424546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281b9387643a4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c6ebafbe434cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Irl ETF plc - Global Gender Equality UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR5GV14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>21,403</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>