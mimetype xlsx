--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25c99d2ebcf4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379a79ddb46a4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a99307d6684913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41941cd547d4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d05861ce014534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a99307d6684913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124edc6f3cb4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41941cd547d4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>