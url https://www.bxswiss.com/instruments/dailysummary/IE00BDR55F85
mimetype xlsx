--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379a79ddb46a4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bf96d437c142fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41941cd547d4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883210d7825a4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124edc6f3cb4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41941cd547d4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ce7b6ec79b40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883210d7825a4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>16,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>