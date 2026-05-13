--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bf96d437c142fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b119fc99169461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883210d7825a4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31945b8898b4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ce7b6ec79b40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883210d7825a4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8449c414a8ba4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31945b8898b4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>