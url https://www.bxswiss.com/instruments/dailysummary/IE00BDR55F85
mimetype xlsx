--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b119fc99169461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe998502a514937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31945b8898b4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00714e9a6c364b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8449c414a8ba4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31945b8898b4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5c57e528043be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00714e9a6c364b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>