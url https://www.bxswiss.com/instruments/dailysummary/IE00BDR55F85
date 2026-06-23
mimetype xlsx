--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe998502a514937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23314527f1a24232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00714e9a6c364b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a176b86a16a4190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5c57e528043be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00714e9a6c364b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb10cceb9a50485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a176b86a16a4190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>