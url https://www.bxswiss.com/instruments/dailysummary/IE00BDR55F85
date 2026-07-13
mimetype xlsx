--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23314527f1a24232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bc4efe97dd4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a176b86a16a4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf726742904854337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb10cceb9a50485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a176b86a16a4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7328fdef9224485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf726742904854337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>19,222</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>19,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,194</x:t>
-[...139 lines deleted...]
-          <x:t>19,435</x:t>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>