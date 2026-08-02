--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bc4efe97dd4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc76add0b3b04dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf726742904854337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a264c43695d4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7328fdef9224485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf726742904854337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2ee3caafaa48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a264c43695d4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,251</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,295</x:t>
-[...43 lines deleted...]
-          <x:t>19,364</x:t>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,329</x:t>
-[...92 lines deleted...]
-          <x:t>19,042</x:t>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,840</x:t>
-[...355 lines deleted...]
-          <x:t>19,417</x:t>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>