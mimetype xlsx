--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc76add0b3b04dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd758e1476a14355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a264c43695d4114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3df633893254a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2ee3caafaa48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a264c43695d4114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da5c8d6657a471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3df633893254a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,297</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,362</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>18,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>