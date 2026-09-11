--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd758e1476a14355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb118df554f1347c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3df633893254a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aced5b1a8c847be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da5c8d6657a471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3df633893254a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd3453e7529435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aced5b1a8c847be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,362</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,185</x:t>
-[...242 lines deleted...]
-          <x:t>19,255</x:t>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>19,362</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>