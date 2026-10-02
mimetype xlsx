--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb118df554f1347c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18feb59e94ac4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aced5b1a8c847be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf4f2be23e4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd3453e7529435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aced5b1a8c847be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68e651526c444e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf4f2be23e4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>19,293</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>19,097</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>