--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18feb59e94ac4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0d68ef1259495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf4f2be23e4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91616b6689154ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68e651526c444e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf4f2be23e4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b845656c5ed48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91616b6689154ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55F85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,562</x:t>
-[...21 lines deleted...]
-          <x:t>19,158</x:t>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,219</x:t>
-[...480 lines deleted...]
-          <x:t>19,201</x:t>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>19,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>