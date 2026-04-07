--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e22a11cb50422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7901821d9948ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7799e572d2a34b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872bbd89abea4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ceccab0f1a4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7799e572d2a34b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63d9b7aaed04539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872bbd89abea4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>