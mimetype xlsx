--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7901821d9948ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11af02a7f0e14156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872bbd89abea4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9792a2010ac4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63d9b7aaed04539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872bbd89abea4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b90664be2b49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9792a2010ac4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>17,010</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,015</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>