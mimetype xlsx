--- v9 (2026-04-27)
+++ v10 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11af02a7f0e14156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d11c1ddf5644d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9792a2010ac4272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7985520b204f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b90664be2b49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9792a2010ac4272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7f53aa27174fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7985520b204f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>