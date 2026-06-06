--- v10 (2026-05-17)
+++ v11 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d11c1ddf5644d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44a846ce9d94764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7985520b204f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd67878ad554169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7f53aa27174fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7985520b204f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5adb538c53447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd67878ad554169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>