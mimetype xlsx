--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44a846ce9d94764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ccd698c6694f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd67878ad554169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d518a8dd444544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5adb538c53447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd67878ad554169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc019881e9ea34654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d518a8dd444544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>