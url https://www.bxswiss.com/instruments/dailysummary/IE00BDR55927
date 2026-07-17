--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ccd698c6694f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d373afa3049fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d518a8dd444544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4309df9d7ca2444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc019881e9ea34654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d518a8dd444544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbacc34a795b418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4309df9d7ca2444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>20,268</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,161</x:t>
-[...490 lines deleted...]
-          <x:t>20,450</x:t>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>