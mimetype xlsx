--- v13 (2026-07-17)
+++ v14 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d373afa3049fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a9f80b2f49416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4309df9d7ca2444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500c6cc5281c4747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbacc34a795b418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4309df9d7ca2444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25997accf52342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500c6cc5281c4747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,779</x:t>
-[...156 lines deleted...]
-          <x:t>20,410</x:t>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,321</x:t>
-[...107 lines deleted...]
-          <x:t>20,750</x:t>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>20,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>