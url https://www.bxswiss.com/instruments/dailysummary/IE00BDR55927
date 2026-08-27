--- v14 (2026-08-07)
+++ v15 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a9f80b2f49416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d210acf2b94826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500c6cc5281c4747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18259b43e4494e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25997accf52342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500c6cc5281c4747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f5f8fb46dc4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18259b43e4494e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,902</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,891</x:t>
-[...146 lines deleted...]
-          <x:t>20,796</x:t>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,599</x:t>
-[...463 lines deleted...]
-          <x:t>21,154</x:t>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>