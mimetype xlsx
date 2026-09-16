--- v15 (2026-08-27)
+++ v16 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d210acf2b94826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842ef17ebf34c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18259b43e4494e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64aa247cf924417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f5f8fb46dc4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18259b43e4494e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c212f0ca634714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64aa247cf924417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>21,045</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,179</x:t>
-[...274 lines deleted...]
-          <x:t>20,819</x:t>
+          <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>21,058</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>21,243</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>