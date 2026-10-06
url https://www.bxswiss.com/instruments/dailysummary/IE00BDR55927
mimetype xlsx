--- v16 (2026-09-16)
+++ v17 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842ef17ebf34c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485a765868934a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64aa247cf924417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47462030b59f4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c212f0ca634714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64aa247cf924417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66842e72cf54f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47462030b59f4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>21,337</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,181</x:t>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>21,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,138</x:t>
-[...139 lines deleted...]
-          <x:t>20,784</x:t>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>