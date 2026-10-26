--- v17 (2026-10-06)
+++ v18 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485a765868934a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804584c91e234883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47462030b59f4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f14819f0d34183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66842e72cf54f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47462030b59f4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dcb0dc741d47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f14819f0d34183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>21,202</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,138</x:t>
-[...65 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,149</x:t>
-[...404 lines deleted...]
-          <x:t>21,376</x:t>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>21,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>