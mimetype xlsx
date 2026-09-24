--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409aa256892b4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee69fe7526481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621aef2265a34129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd966cebe309540ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d64772f899b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621aef2265a34129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedbc55ed43f4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd966cebe309540ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,573</x:t>
-[...215 lines deleted...]
-          <x:t>22,841</x:t>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,775</x:t>
-[...350 lines deleted...]
-          <x:t>22,350</x:t>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>