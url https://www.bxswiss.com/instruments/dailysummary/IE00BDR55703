--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee69fe7526481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265051d7543e47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd966cebe309540ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f50d69a9aa14a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedbc55ed43f4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd966cebe309540ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cd0bcfd5844f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f50d69a9aa14a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>22,118</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,735</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>