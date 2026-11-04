--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265051d7543e47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf332491342024508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f50d69a9aa14a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c8cd9b122e44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cd0bcfd5844f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f50d69a9aa14a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9770ff50190d422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c8cd9b122e44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>23,002</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,890</x:t>
-[...48 lines deleted...]
-          <x:t>22,852</x:t>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>23,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>