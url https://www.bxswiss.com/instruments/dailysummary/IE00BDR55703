--- v5 (2026-03-24)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b34a3f868b4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40e1c91ff1a491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b3887ebf024e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87590ba0fa74ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed1ad14e93942c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b3887ebf024e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4690e0497a1b468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87590ba0fa74ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>18,550</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>17,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>