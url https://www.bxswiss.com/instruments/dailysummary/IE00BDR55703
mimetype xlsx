--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40e1c91ff1a491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd57368a73a74680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87590ba0fa74ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3cc35c151b94f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4690e0497a1b468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87590ba0fa74ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d4c39be3074566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3cc35c151b94f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,560</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>18,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,619</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>