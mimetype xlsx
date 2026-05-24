--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd57368a73a74680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04771f4a1224b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3cc35c151b94f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49473cd6a4d84922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d4c39be3074566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3cc35c151b94f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbdb47496644f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49473cd6a4d84922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>