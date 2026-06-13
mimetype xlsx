--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04771f4a1224b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab92203141b4a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49473cd6a4d84922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb9ac442a4a4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbdb47496644f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49473cd6a4d84922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bea856a69964ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb9ac442a4a4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>