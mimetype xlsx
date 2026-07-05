--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab92203141b4a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e0afbeb4644ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb9ac442a4a4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2ca93f22db4d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bea856a69964ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb9ac442a4a4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566ffde99e54c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2ca93f22db4d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,934</x:t>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>