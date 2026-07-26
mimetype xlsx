--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e0afbeb4644ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68135fa35764807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2ca93f22db4d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6946cf9d684106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9566ffde99e54c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2ca93f22db4d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5284ce0b7654e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6946cf9d684106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>21,839</x:t>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,675</x:t>
-[...16 lines deleted...]
-          <x:t>21,654</x:t>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,892</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>22,029</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>22,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>