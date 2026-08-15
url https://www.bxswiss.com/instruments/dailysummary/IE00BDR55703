--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68135fa35764807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fae322c4627459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6946cf9d684106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e001febccd4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5284ce0b7654e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6946cf9d684106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf836718f22364150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e001febccd4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,077</x:t>
-[...21 lines deleted...]
-          <x:t>22,131</x:t>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,890</x:t>
-[...188 lines deleted...]
-          <x:t>22,155</x:t>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,326</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>21,949</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>