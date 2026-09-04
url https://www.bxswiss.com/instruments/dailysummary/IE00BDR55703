--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fae322c4627459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409aa256892b4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e001febccd4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621aef2265a34129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf836718f22364150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e001febccd4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d64772f899b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621aef2265a34129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI Socially Responsible UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDR55703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,480</x:t>
-[...43 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,154</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>22,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,507</x:t>
-[...134 lines deleted...]
-          <x:t>22,750</x:t>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>