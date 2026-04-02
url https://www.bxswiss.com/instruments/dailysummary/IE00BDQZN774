--- v3 (2026-02-18)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a7396901c64ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982e94ca38424c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe68c3b409f45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cd3e6107f34888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf908d33954984cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe68c3b409f45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4d848e6aba4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cd3e6107f34888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...225 lines deleted...]
-          <x:t>20,250</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,940</x:t>
-[...276 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,069</x:t>
-[...63 lines deleted...]
-          <x:t>19,986</x:t>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>