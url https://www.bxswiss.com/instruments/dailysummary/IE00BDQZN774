--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982e94ca38424c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347fdc3715094960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cd3e6107f34888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6828f988784cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4d848e6aba4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cd3e6107f34888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree76692e4c77407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6828f988784cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>19,822</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,393</x:t>
-[...571 lines deleted...]
-          <x:t>19,223</x:t>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>