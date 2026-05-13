--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347fdc3715094960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90059f5f82b448bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6828f988784cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a9029a3c44995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree76692e4c77407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6828f988784cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5af93441074556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a9029a3c44995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>19,844</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,699</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>20,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,158</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>