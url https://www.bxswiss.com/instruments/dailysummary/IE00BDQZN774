--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90059f5f82b448bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c224a0b4c7e4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a9029a3c44995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b370bcd344451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5af93441074556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a9029a3c44995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51e88d91826460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b370bcd344451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>