--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c224a0b4c7e4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e9be38638c49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b370bcd344451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cab43ff2cb4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51e88d91826460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b370bcd344451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f0d522d01542a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cab43ff2cb4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>