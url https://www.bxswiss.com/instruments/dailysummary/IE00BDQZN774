--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e9be38638c49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02332cf066ab4699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cab43ff2cb4f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re122bdfa0f924714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f0d522d01542a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cab43ff2cb4f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f6e1e30b124fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re122bdfa0f924714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,830</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,655</x:t>
-[...21 lines deleted...]
-          <x:t>21,560</x:t>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>21,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>21,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>