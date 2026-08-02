--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02332cf066ab4699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6ae10710e2493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re122bdfa0f924714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b7b099d6ab46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f6e1e30b124fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re122bdfa0f924714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbf04a7caa496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b7b099d6ab46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>22,046</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,912</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,997</x:t>
-[...124 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,744</x:t>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,718</x:t>
-[...87 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,923</x:t>
-[...225 lines deleted...]
-          <x:t>21,962</x:t>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>