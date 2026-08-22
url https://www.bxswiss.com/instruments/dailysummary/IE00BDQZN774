--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6ae10710e2493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3452e267ec04a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b7b099d6ab46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff683b86009349ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbf04a7caa496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b7b099d6ab46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65007f77dfec43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff683b86009349ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>22,003</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,808</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>21,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>