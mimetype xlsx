--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3452e267ec04a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0624b5460db454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff683b86009349ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1dd6e329754f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65007f77dfec43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff683b86009349ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c13075b2ca84a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1dd6e329754f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>21,904</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,525</x:t>
-[...31 lines deleted...]
-          <x:t>22,172</x:t>
+          <x:t>22,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>22,200</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>22,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>