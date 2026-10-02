--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0624b5460db454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaedb3affed4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1dd6e329754f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783980f14aed4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c13075b2ca84a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1dd6e329754f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1941e71de8334495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783980f14aed4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,371</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>22,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>22,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,233</x:t>
-[...296 lines deleted...]
-          <x:t>22,201</x:t>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>21,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>