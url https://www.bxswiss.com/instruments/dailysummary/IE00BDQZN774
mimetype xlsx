--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaedb3affed4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80cf327e84a40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783980f14aed4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0578a60dc6ad4288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1941e71de8334495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783980f14aed4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bdcd05fe3804442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0578a60dc6ad4288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>22,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>21,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>22,273</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>21,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>