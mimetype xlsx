--- v5 (2026-02-26)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d68120cb5eb498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef326640d1840dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c219ccc60a34202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1889da4adc9b4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27438c7d706e401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c219ccc60a34202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972435c210b449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1889da4adc9b4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>18,056</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>