--- v6 (2026-04-07)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef326640d1840dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063e5491ceb34942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1889da4adc9b4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837163f487494bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972435c210b449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1889da4adc9b4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf164a512ce524397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837163f487494bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>16,865</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,902</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>16,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>