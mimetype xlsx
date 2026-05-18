--- v7 (2026-04-28)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063e5491ceb34942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a7223a09544955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837163f487494bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8b03d49d1b4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf164a512ce524397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837163f487494bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad33e01478c14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8b03d49d1b4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>17,898</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,864</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>18,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,008</x:t>
         </x:is>
       </x:c>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>