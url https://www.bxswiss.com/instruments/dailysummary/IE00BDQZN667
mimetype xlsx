--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a7223a09544955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a8bb2633144ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8b03d49d1b4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe8e44324a04ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad33e01478c14235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8b03d49d1b4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21c09a320dd477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe8e44324a04ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>