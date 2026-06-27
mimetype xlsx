--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a8bb2633144ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e7a935ab60443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe8e44324a04ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08627ecc38254a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21c09a320dd477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe8e44324a04ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae64de49d79c4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08627ecc38254a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>19,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,474</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,556</x:t>
-[...90 lines deleted...]
-          <x:t>19,104</x:t>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>