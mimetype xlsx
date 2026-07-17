--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e7a935ab60443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5c41ab483f4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08627ecc38254a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c14f80dd2984ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae64de49d79c4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08627ecc38254a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a758a45a9ed4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c14f80dd2984ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>19,212</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,135</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>19,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>19,096</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>19,149</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>