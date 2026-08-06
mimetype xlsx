--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5c41ab483f4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be8161d8c964833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c14f80dd2984ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a04f724eba44274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a758a45a9ed4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c14f80dd2984ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abed6662e894081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a04f724eba44274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>19,522</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,395</x:t>
-[...21 lines deleted...]
-          <x:t>19,369</x:t>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>19,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,159</x:t>
-[...124 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,532</x:t>
-[...252 lines deleted...]
-          <x:t>19,316</x:t>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>