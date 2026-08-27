--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be8161d8c964833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248b2e2bd9614e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a04f724eba44274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651734a747074097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abed6662e894081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a04f724eba44274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409dd7bdaa524dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651734a747074097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>19,326</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>19,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>