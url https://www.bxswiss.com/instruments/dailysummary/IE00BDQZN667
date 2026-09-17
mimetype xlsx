--- v13 (2026-08-27)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248b2e2bd9614e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fd259626484eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651734a747074097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19928765e804669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409dd7bdaa524dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651734a747074097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd563475362b246e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19928765e804669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,367</x:t>
-[...468 lines deleted...]
-          <x:t>19,545</x:t>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>