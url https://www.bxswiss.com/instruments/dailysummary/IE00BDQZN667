--- v14 (2026-09-17)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fd259626484eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f21d0ff89234c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19928765e804669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1daf32d2b4924078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd563475362b246e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19928765e804669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2c45ce69164191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1daf32d2b4924078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>19,488</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,457</x:t>
-[...80 lines deleted...]
-          <x:t>19,392</x:t>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>19,217</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>19,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>