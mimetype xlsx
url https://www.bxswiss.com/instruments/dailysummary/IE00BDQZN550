--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1ead55095a4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5545bdf65234c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550ddafb8d284075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16600273e4b42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd28c2b5567480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550ddafb8d284075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94764efbd83f44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16600273e4b42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>