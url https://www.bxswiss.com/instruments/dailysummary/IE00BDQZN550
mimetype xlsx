--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5545bdf65234c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5d153d29904471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16600273e4b42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7710839de43b4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94764efbd83f44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16600273e4b42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe715bd1d9674d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7710839de43b4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>