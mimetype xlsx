--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5d153d29904471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ec1c202e3a473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7710839de43b4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb652e59b1f4d4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe715bd1d9674d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7710839de43b4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70033b83e6e3429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb652e59b1f4d4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>