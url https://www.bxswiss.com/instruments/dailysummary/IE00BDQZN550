--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ec1c202e3a473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2decbf7818474db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb652e59b1f4d4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a83edaf8a2f40ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70033b83e6e3429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb652e59b1f4d4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da4b18ee194371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a83edaf8a2f40ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>