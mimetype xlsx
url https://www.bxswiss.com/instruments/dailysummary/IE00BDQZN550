--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2decbf7818474db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f41e1fb11f47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a83edaf8a2f40ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e19b54a5cc74525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da4b18ee194371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a83edaf8a2f40ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree650bd866a34ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e19b54a5cc74525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>29,510</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,324</x:t>
-[...409 lines deleted...]
-          <x:t>30,745</x:t>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>