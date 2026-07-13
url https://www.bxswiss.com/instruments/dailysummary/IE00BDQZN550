--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f41e1fb11f47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51962599b80f4502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e19b54a5cc74525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f70f6564b58407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree650bd866a34ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e19b54a5cc74525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026a0d4e497a41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f70f6564b58407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>29,942</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>30,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>30,766</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,751</x:t>
-[...31 lines deleted...]
-          <x:t>31,102</x:t>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>