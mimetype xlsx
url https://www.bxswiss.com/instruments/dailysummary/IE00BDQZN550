--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51962599b80f4502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912617ba295f475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f70f6564b58407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbbf2294f474267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026a0d4e497a41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f70f6564b58407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce39a6a6d294f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbbf2294f474267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>30,664</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>30,816</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,699</x:t>
-[...345 lines deleted...]
-          <x:t>31,052</x:t>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,023</x:t>
-[...134 lines deleted...]
-          <x:t>31,315</x:t>
+          <x:t>30,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>