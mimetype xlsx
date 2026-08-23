--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912617ba295f475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3d60a947f44ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbbf2294f474267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4714a1635d2a4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce39a6a6d294f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbbf2294f474267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67abad5242ac45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4714a1635d2a4800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>30,707</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>31,052</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,023</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>