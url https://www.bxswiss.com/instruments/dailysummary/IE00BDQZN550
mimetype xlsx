--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3d60a947f44ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb550496faa6a4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4714a1635d2a4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5ab923eaa74008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67abad5242ac45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4714a1635d2a4800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0aa6cc323974d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5ab923eaa74008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>31,776</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>31,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>