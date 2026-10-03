--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb550496faa6a4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2e3dd78f55480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5ab923eaa74008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa1913715fc4def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0aa6cc323974d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5ab923eaa74008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3676a8df4b294d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa1913715fc4def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>32,787</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,572</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,734</x:t>
-[...48 lines deleted...]
-          <x:t>32,132</x:t>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,302</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>32,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>