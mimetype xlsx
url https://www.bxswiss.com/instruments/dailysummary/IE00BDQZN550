--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2e3dd78f55480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8efb4b81e184a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa1913715fc4def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a548c1ed224fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3676a8df4b294d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa1913715fc4def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeba211d93bc411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a548c1ed224fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,328</x:t>
-[...220 lines deleted...]
-          <x:t>31,962</x:t>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>32,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,037</x:t>
-[...183 lines deleted...]
-          <x:t>32,664</x:t>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,339</x:t>
-[...107 lines deleted...]
-          <x:t>32,302</x:t>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>