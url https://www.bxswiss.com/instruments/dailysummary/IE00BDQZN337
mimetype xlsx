--- v12 (2026-08-14)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8b003ddd17416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985aa8997da149e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867373656feb4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59838e71821a4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b05d34c6be4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867373656feb4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a57aa88fdab4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59838e71821a4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...517 lines deleted...]
-          <x:t>24,467</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,448</x:t>
-[...26 lines deleted...]
-          <x:t>24,423</x:t>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>24,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>