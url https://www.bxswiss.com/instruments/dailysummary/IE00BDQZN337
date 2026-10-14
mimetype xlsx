--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985aa8997da149e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55375e6bbf09416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59838e71821a4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a3c43341154213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a57aa88fdab4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59838e71821a4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d53e5e667e4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a3c43341154213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,498</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,450</x:t>
-[...107 lines deleted...]
-          <x:t>24,303</x:t>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>24,800</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>