--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55375e6bbf09416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd593a1bbc945a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a3c43341154213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2020660b58b432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d53e5e667e4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a3c43341154213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree935c6349f34777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2020660b58b432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,380</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>24,436</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,297</x:t>
-[...539 lines deleted...]
-          <x:t>24,477</x:t>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>