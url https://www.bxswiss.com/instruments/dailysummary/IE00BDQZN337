--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93851ff0ba734a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8979a02b68234175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9b80e1fda74c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66453ef0e9f4a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4508debbdf145f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9b80e1fda74c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cc5db218884be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66453ef0e9f4a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,819</x:t>
-[...4 lines deleted...]
-          <x:t>20,586</x:t>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...235 lines deleted...]
-          <x:t>20,367</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>