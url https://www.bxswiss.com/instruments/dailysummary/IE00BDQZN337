--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8979a02b68234175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6182cfe3937d4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66453ef0e9f4a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b77bb2b99bc4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cc5db218884be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66453ef0e9f4a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8d730aeca64972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b77bb2b99bc4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>