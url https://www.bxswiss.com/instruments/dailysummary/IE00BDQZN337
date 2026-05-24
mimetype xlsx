--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6182cfe3937d4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175c4efc09014ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b77bb2b99bc4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3098f35e6c548b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8d730aeca64972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b77bb2b99bc4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cae72c6a9ff4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3098f35e6c548b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,392 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>21,873</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,935</x:t>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>