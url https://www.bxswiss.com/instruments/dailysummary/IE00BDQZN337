--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175c4efc09014ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71a7cf3afc04f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3098f35e6c548b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39951948d6474ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cae72c6a9ff4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3098f35e6c548b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ea327091c342e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39951948d6474ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>22,866</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,778</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>22,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,632</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>