--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71a7cf3afc04f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df00b315ad94e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39951948d6474ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d64ad0cc225415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ea327091c342e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39951948d6474ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b502075eecf4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d64ad0cc225415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>23,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>23,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>