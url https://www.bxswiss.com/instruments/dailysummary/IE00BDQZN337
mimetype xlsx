--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df00b315ad94e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75242a7715744ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d64ad0cc225415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0622b708f94328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b502075eecf4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d64ad0cc225415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b411153c51436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0622b708f94328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,802</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>23,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,770</x:t>
-[...70 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,112</x:t>
-[...21 lines deleted...]
-          <x:t>23,438</x:t>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,253</x:t>
-[...220 lines deleted...]
-          <x:t>23,711</x:t>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>