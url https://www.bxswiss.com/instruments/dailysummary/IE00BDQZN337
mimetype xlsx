--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75242a7715744ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8b003ddd17416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0622b708f94328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867373656feb4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b411153c51436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0622b708f94328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b05d34c6be4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867373656feb4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>23,438</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,253</x:t>
-[...43 lines deleted...]
-          <x:t>23,613</x:t>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,294</x:t>
-[...173 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,833</x:t>
-[...387 lines deleted...]
-          <x:t>23,614</x:t>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>