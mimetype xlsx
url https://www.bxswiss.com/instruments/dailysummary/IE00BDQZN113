--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96037c5263b04702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf82ad9e825643c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e2c5beabc7423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6c83f541194c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e58e7588a3d4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e2c5beabc7423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08413e9424c94eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6c83f541194c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,678</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,359</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>