--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf82ad9e825643c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2d4e68c3b94d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6c83f541194c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb08702094f41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08413e9424c94eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6c83f541194c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a6f1b87c146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb08702094f41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>22,684</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,418</x:t>
-[...48 lines deleted...]
-          <x:t>21,646</x:t>
+          <x:t>22,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,009</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,119</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>22,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>