--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2d4e68c3b94d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709930798ed4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb08702094f41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd749757af81a43c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a6f1b87c146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb08702094f41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb81f3415e64582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd749757af81a43c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>22,743</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,158</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>