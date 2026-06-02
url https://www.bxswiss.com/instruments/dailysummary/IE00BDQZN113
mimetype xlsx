--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re709930798ed4b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3934cf18234b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd749757af81a43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32142251def4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb81f3415e64582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd749757af81a43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72f6a28517544fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32142251def4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>