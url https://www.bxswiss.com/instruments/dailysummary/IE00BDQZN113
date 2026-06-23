--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3934cf18234b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f12d378d5f74b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32142251def4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1adbd9e5be42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72f6a28517544fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32142251def4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f5b04851a47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1adbd9e5be42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>