--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f12d378d5f74b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67c181b0cf74bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1adbd9e5be42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36002bddd364e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f5b04851a47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1adbd9e5be42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65d3e6dd426448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36002bddd364e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>25,405</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,358</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>24,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,444</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>