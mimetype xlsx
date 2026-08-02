--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67c181b0cf74bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11fc013c0da4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36002bddd364e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691fa7e7680d4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65d3e6dd426448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36002bddd364e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa522331b2a4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691fa7e7680d4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>25,603</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,807</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>25,856</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,545</x:t>
-[...48 lines deleted...]
-          <x:t>26,174</x:t>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>26,148</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>