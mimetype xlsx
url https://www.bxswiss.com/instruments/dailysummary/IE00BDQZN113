--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11fc013c0da4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080d20973827482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691fa7e7680d4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f03dfe67f594997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa522331b2a4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691fa7e7680d4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b151c3e234ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f03dfe67f594997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,072</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>25,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,735</x:t>
-[...85 lines deleted...]
-          <x:t>25,784</x:t>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>