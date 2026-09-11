--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080d20973827482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9196b708dc3a4254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f03dfe67f594997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d52717ea1474abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b151c3e234ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f03dfe67f594997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd96b4ae83a54aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d52717ea1474abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>25,912</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,735</x:t>
-[...124 lines deleted...]
-          <x:t>26,277</x:t>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,235</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>26,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,881</x:t>
-[...333 lines deleted...]
-          <x:t>26,386</x:t>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>