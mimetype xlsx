--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9196b708dc3a4254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fb7fde66ef44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d52717ea1474abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c407fcaa2d4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd96b4ae83a54aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d52717ea1474abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b7ad6343a14058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c407fcaa2d4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,717</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>26,413</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>