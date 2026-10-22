--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fb7fde66ef44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078bb77ff78d446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c407fcaa2d4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2dd0b4f5e54402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b7ad6343a14058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c407fcaa2d4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6625b83c4934b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2dd0b4f5e54402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZN113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>