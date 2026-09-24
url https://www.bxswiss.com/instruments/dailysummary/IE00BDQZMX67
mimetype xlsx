--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e75bb576b42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re687b547eda445c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c52ce610354339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a615386454796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ccba9ba5c4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c52ce610354339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52d28c669c54cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a615386454796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>19,926</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,330</x:t>
-[...436 lines deleted...]
-          <x:t>20,092</x:t>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>20,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,997</x:t>
-[...4 lines deleted...]
-          <x:t>20,203</x:t>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>