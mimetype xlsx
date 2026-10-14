--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re687b547eda445c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd33fc67ea4c4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a615386454796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906271ceb911430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52d28c669c54cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a615386454796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6401f9bf21164e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906271ceb911430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>20,073</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,997</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>20,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,380</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>