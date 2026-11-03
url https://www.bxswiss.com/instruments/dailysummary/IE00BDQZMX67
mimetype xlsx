--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd33fc67ea4c4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4a6dee6f943e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906271ceb911430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388a73d91b9648ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6401f9bf21164e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906271ceb911430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3531c28929344031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388a73d91b9648ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,166</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,069</x:t>
-[...119 lines deleted...]
-          <x:t>20,382</x:t>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,380</x:t>
-[...436 lines deleted...]
-          <x:t>20,620</x:t>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>