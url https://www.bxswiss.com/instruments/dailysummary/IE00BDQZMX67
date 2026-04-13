--- v4 (2026-03-23)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1766cb3971d74fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb494254af3b64925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597914f799374da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2cabed18e847df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97d4853255f4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597914f799374da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad3d1ef1df94611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2cabed18e847df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,300</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>16,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>