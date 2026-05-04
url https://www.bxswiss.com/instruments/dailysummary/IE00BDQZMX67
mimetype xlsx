--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb494254af3b64925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f8777005304690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2cabed18e847df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fe2acff04f4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad3d1ef1df94611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2cabed18e847df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfdf133e1de4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fe2acff04f4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>16,651</x:t>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,044</x:t>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>