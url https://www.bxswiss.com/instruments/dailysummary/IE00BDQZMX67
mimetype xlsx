--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f8777005304690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9694cd57b5f4d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fe2acff04f4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3615b5e42bdc4de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfdf133e1de4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fe2acff04f4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3eae8bb8a14e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3615b5e42bdc4de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,384 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,036</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>18,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,014</x:t>
         </x:is>
       </x:c>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>