--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9694cd57b5f4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769e40a4c838435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3615b5e42bdc4de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b9eb195daa433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3eae8bb8a14e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3615b5e42bdc4de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4beb65009b4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b9eb195daa433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>