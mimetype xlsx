--- v8 (2026-06-13)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769e40a4c838435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2002a362276c44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b9eb195daa433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252be550533042d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4beb65009b4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b9eb195daa433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc113e505633344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252be550533042d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>19,329</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>