--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2002a362276c44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644e7c7e4f934b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252be550533042d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3aabe0351bd4153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc113e505633344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252be550533042d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59efde9b20043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3aabe0351bd4153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,510</x:t>
-[...394 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>19,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>