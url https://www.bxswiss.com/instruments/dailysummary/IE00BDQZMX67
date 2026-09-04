--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644e7c7e4f934b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e75bb576b42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3aabe0351bd4153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c52ce610354339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59efde9b20043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3aabe0351bd4153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ccba9ba5c4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c52ce610354339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI ACWI ESG Universal Low Carbon Select (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQZMX67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>