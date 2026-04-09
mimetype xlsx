--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc13ac32d014855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66677cf05be34d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aa3e2fa17248b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589d198376744cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44031f82a4946ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aa3e2fa17248b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2a00e9ae2042c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589d198376744cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,854</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,849</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,956</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,932</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>3,924</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>