--- v8 (2026-04-09)
+++ v9 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66677cf05be34d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959d0828dd0f4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589d198376744cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb77c5c0c8428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2a00e9ae2042c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589d198376744cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25d2fcf64634774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb77c5c0c8428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,871</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,868</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,956</x:t>
-[...4 lines deleted...]
-          <x:t>3,925</x:t>
+          <x:t>3,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,939</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,928</x:t>
-[...26 lines deleted...]
-          <x:t>3,949</x:t>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,962</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,952</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>3,977</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>3,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>