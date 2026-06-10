--- v9 (2026-04-30)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959d0828dd0f4dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3754de9fddc84a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb77c5c0c8428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cee1f5276f4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25d2fcf64634774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb77c5c0c8428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e0b443dba249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cee1f5276f4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,998</x:t>
-[...129 lines deleted...]
-          <x:t>3,943</x:t>
+          <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>3,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,902</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>3,977</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>