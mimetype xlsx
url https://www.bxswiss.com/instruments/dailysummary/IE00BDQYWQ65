--- v10 (2026-06-10)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3754de9fddc84a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d91056a914de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25cee1f5276f4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2a18c3caf14175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e0b443dba249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25cee1f5276f4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc8d5eaf094e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2a18c3caf14175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,926</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,947</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>3,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>