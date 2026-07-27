--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d91056a914de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree592a20de1c4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2a18c3caf14175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37d852c2cd64858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc8d5eaf094e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2a18c3caf14175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f99dde991d4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37d852c2cd64858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,923</x:t>
-[...178 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,928</x:t>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,937</x:t>
-[...16 lines deleted...]
-          <x:t>3,935</x:t>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,946</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,954</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,969</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,953</x:t>
-[...11 lines deleted...]
-          <x:t>3,955</x:t>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,940</x:t>
-[...166 lines deleted...]
-          <x:t>3,947</x:t>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>