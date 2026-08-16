--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree592a20de1c4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19d6758d8064267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37d852c2cd64858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ba25f5602c45c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f99dde991d4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37d852c2cd64858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416fc03ff5bb4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ba25f5602c45c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS 0-5 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDQYWQ65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,950</x:t>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>3,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,941</x:t>
-[...173 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>3,999</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>