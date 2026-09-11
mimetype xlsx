--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8bcef39d0b447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b795308a7a74137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb14594e5134cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f8df1830fd4adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbee534ac2c94e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb14594e5134cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f22d75297c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f8df1830fd4adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,564</x:t>
-[...539 lines deleted...]
-          <x:t>40,467</x:t>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,175</x:t>
-[...53 lines deleted...]
-          <x:t>40,258</x:t>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>