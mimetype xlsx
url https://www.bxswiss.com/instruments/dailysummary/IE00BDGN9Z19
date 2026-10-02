--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b795308a7a74137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219c76824f154259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f8df1830fd4adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f6a418145f47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f22d75297c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f8df1830fd4adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04b3d901d514dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f6a418145f47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>40,467</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,175</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>40,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,745</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>