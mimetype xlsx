--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219c76824f154259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248fceb17e3b495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f6a418145f47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4895dfff6384ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04b3d901d514dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f6a418145f47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65622f1698c149ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4895dfff6384ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,020</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>39,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>