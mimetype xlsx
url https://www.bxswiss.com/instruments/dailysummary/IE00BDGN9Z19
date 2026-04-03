--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdefc88bed247dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f85d570824de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb376a41306684afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb0e0a06b6f4a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e40256c391d471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb376a41306684afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619449c2449c4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb0e0a06b6f4a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>