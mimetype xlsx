--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f85d570824de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc5c7ad3a0748ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb0e0a06b6f4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bc822ff4284350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619449c2449c4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb0e0a06b6f4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e350b0d1ec8489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bc822ff4284350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>37,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,503</x:t>
-[...625 lines deleted...]
-          <x:t>36,063</x:t>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>