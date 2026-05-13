--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc5c7ad3a0748ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0457f18f58ae4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bc822ff4284350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab348581806c4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e350b0d1ec8489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bc822ff4284350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba85824f84754f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab348581806c4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>37,367</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>37,697</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>37,602</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>