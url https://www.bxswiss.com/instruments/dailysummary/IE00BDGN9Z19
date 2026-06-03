--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0457f18f58ae4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7504917a6dd74327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab348581806c4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa8fa21b4d4dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba85824f84754f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab348581806c4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6864177e514241bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa8fa21b4d4dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>37,697</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>37,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>37,735</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>