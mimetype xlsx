--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7504917a6dd74327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96781f3e70ab4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa8fa21b4d4dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c999d07de84c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6864177e514241bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa8fa21b4d4dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba1e3c7b004171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c999d07de84c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>