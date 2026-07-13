--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96781f3e70ab4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5323dd811bdb415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c999d07de84c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c43a21d12d4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba1e3c7b004171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c999d07de84c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab43ded6bf9450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c43a21d12d4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>38,766</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,737</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>