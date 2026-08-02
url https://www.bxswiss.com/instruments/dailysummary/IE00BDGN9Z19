--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5323dd811bdb415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141716b3c4e144c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c43a21d12d4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846dac35c3404805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab43ded6bf9450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c43a21d12d4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ad7c350ac845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846dac35c3404805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,165</x:t>
-[...107 lines deleted...]
-          <x:t>40,835</x:t>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,796</x:t>
-[...318 lines deleted...]
-          <x:t>40,708</x:t>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,873</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>40,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>