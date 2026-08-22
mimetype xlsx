--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141716b3c4e144c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8bcef39d0b447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846dac35c3404805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb14594e5134cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ad7c350ac845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846dac35c3404805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbee534ac2c94e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb14594e5134cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI EMU Screened UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDGN9Z19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>40,708</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,873</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>40,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>40,295</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,778</x:t>
-[...301 lines deleted...]
-          <x:t>40,434</x:t>
+          <x:t>40,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>