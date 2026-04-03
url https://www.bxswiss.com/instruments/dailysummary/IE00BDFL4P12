--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1777c6d6d1474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34eee991f62e44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd36ebd8f544a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4941e2a81374e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccab5256d2bc414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd36ebd8f544a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2b78bde70b494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4941e2a81374e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>