--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34eee991f62e44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db624b14f53493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4941e2a81374e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075dfa95a4f84f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2b78bde70b494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4941e2a81374e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b458eb75ef43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075dfa95a4f84f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>9,769</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,765</x:t>
-[...227 lines deleted...]
-          <x:t>9,733</x:t>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,727</x:t>
-[...92 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,137</x:t>
-[...9 lines deleted...]
-          <x:t>10,019</x:t>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>