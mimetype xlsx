--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db624b14f53493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99ce793f62b44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075dfa95a4f84f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd768f34c32444441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b458eb75ef43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075dfa95a4f84f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8c256b8c1e46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd768f34c32444441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,733</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,727</x:t>
-[...92 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,137</x:t>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,019</x:t>
-[...350 lines deleted...]
-          <x:t>9,973</x:t>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>