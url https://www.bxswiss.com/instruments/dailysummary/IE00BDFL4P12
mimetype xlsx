--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99ce793f62b44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650898c2c2934dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd768f34c32444441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6035d76647a240fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8c256b8c1e46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd768f34c32444441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf54039d9e94f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6035d76647a240fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,071</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,043</x:t>
-[...21 lines deleted...]
-          <x:t>10,158</x:t>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,115</x:t>
-[...269 lines deleted...]
-          <x:t>10,585</x:t>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>