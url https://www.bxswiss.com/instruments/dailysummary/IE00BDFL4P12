--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650898c2c2934dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae093fe9778c41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6035d76647a240fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ba9bec6324e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf54039d9e94f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6035d76647a240fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891ac7f695a644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ba9bec6324e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>