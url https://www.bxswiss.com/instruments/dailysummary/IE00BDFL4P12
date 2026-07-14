--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae093fe9778c41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c9bcbd64ab4399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ba9bec6324e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5cd66b429a46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891ac7f695a644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ba9bec6324e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7650da9aab4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5cd66b429a46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>