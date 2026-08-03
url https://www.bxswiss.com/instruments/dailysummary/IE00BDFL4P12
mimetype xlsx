--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c9bcbd64ab4399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81af3b6ba93647a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5cd66b429a46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bec9435173849a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7650da9aab4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5cd66b429a46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a1f36fcd0141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bec9435173849a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,619</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>9,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>