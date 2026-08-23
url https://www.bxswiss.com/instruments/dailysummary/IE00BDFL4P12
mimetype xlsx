--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81af3b6ba93647a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0548966ee1dd49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bec9435173849a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71aef78f6ed4e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a1f36fcd0141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bec9435173849a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575ba0aad3184ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71aef78f6ed4e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>9,697</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,615</x:t>
-[...350 lines deleted...]
-          <x:t>9,815</x:t>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>