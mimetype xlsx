--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0548966ee1dd49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78c33ca223747e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71aef78f6ed4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d3372f609442dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575ba0aad3184ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71aef78f6ed4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7a51ef09f64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d3372f609442dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>