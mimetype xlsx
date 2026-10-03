--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78c33ca223747e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a05ec0684c14c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d3372f609442dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac0588c1970427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7a51ef09f64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d3372f609442dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425e94b0d7514fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac0588c1970427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,461</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,451</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>10,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,619</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>