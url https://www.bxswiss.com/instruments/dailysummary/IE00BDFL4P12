--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a05ec0684c14c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafda251f107349c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac0588c1970427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18bb5d7448264017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425e94b0d7514fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac0588c1970427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbcf3341cee6461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18bb5d7448264017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Diversified Commodity Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFL4P12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,691</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,774</x:t>
-[...377 lines deleted...]
-          <x:t>10,759</x:t>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,644</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>10,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>