--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9f1a1fd11c4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bb58eb7de34d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80986bf059604546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58a9f2b27b948af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3cfc6df4b044d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80986bf059604546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa976a2953fb4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58a9f2b27b948af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,660</x:t>
-[...31 lines deleted...]
-          <x:t>4,640</x:t>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>4,593</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>