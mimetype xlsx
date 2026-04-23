--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bb58eb7de34d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d8ecdb62f42f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58a9f2b27b948af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa349243d53f4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa976a2953fb4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58a9f2b27b948af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fda5ff2387f4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa349243d53f4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,628</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,627</x:t>
-[...615 lines deleted...]
-          <x:t>4,695</x:t>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,688</x:t>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>