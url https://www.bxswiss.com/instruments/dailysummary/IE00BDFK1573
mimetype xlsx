--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d8ecdb62f42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f124d8df01745d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa349243d53f4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9887daf02c8947e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fda5ff2387f4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa349243d53f4497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf15c3b2bd774019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9887daf02c8947e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,630</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,624</x:t>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,652</x:t>
-[...58 lines deleted...]
-          <x:t>4,642</x:t>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>4,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>