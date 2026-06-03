--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f124d8df01745d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20a2738384468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9887daf02c8947e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342116ee776d42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf15c3b2bd774019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9887daf02c8947e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7df3198ed3545b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342116ee776d42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,678</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,666</x:t>
-[...43 lines deleted...]
-          <x:t>4,680</x:t>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,672</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,663</x:t>
-[...21 lines deleted...]
-          <x:t>4,651</x:t>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,659</x:t>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,652</x:t>
-[...43 lines deleted...]
-          <x:t>4,663</x:t>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>4,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>