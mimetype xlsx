--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20a2738384468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec95846489a442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342116ee776d42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648e1af7d3e4220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7df3198ed3545b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342116ee776d42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5093d1af36e48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648e1af7d3e4220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,673</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,651</x:t>
-[...544 lines deleted...]
-          <x:t>4,648</x:t>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>