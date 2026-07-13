--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec95846489a442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618691e322a8485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648e1af7d3e4220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f59dfce5b54429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5093d1af36e48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648e1af7d3e4220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d159f5e1dd74079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f59dfce5b54429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...16 lines deleted...]
-          <x:t>4,655</x:t>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,650</x:t>
-[...75 lines deleted...]
-          <x:t>4,684</x:t>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,687</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>4,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>