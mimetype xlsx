--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618691e322a8485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref62b8afc54c4e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f59dfce5b54429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde474c348fcc43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d159f5e1dd74079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f59dfce5b54429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e839f87f5e4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde474c348fcc43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,676</x:t>
-[...70 lines deleted...]
-          <x:t>4,682</x:t>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>4,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,677</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>4,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>