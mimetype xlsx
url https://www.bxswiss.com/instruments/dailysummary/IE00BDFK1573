--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref62b8afc54c4e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99475ffa33ae4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde474c348fcc43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae29cc8ac89643f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e839f87f5e4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde474c348fcc43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b16f7c27e046e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae29cc8ac89643f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,685</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,684</x:t>
-[...11 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,704</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,722</x:t>
-[...16 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,727</x:t>
-[...16 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,734</x:t>
-[...21 lines deleted...]
-          <x:t>4,734</x:t>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>4,726</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>