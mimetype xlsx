--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99475ffa33ae4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ab93d6d6c74a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae29cc8ac89643f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2b2e17093b4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b16f7c27e046e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae29cc8ac89643f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9b5e0a04734339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2b2e17093b4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,740</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,735</x:t>
-[...65 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,761</x:t>
-[...21 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,749</x:t>
-[...70 lines deleted...]
-          <x:t>4,775</x:t>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,769</x:t>
-[...11 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,794</x:t>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>4,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>