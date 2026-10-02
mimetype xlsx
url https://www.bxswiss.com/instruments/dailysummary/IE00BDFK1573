--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ab93d6d6c74a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776afc0c80ee4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2b2e17093b4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85c89798f114c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9b5e0a04734339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2b2e17093b4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df6f43500144e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85c89798f114c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,757</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,755</x:t>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,766</x:t>
-[...48 lines deleted...]
-          <x:t>4,794</x:t>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,790</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>4,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,776</x:t>
-[...328 lines deleted...]
-          <x:t>4,798</x:t>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>