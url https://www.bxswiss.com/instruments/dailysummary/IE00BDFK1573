--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776afc0c80ee4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463f3e28eff04866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85c89798f114c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f054295a864d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df6f43500144e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85c89798f114c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded208500787473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f054295a864d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Treasury Bond 1-3yr UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFK1573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,779</x:t>
-[...21 lines deleted...]
-          <x:t>4,777</x:t>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>4,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,798</x:t>
-[...242 lines deleted...]
-          <x:t>4,756</x:t>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,746</x:t>
-[...151 lines deleted...]
-          <x:t>4,786</x:t>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,727</x:t>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>