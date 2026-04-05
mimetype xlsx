--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re850b1e8a02b49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c8beacb5664332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eea446e2dfe4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad51d7e2ff54fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcefe1ab773c34d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eea446e2dfe4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64366bee637a4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad51d7e2ff54fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>5,007</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,017</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>5,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,086</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>5,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>