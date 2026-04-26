--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c8beacb5664332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bddcecf5c545e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad51d7e2ff54fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5b387074394974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64366bee637a4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad51d7e2ff54fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cd3a3f80c74d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5b387074394974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,064</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,056</x:t>
-[...26 lines deleted...]
-          <x:t>5,054</x:t>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>5,122</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,104</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>5,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,140</x:t>
-[...252 lines deleted...]
-          <x:t>5,190</x:t>
+          <x:t>5,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>