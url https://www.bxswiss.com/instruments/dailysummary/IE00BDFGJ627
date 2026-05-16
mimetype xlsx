--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bddcecf5c545e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26102da18bc54e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5b387074394974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d3db1b7acf492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cd3a3f80c74d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5b387074394974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bff6cf2578d4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d3db1b7acf492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,149</x:t>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,170</x:t>
-[...485 lines deleted...]
-          <x:t>5,130</x:t>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>