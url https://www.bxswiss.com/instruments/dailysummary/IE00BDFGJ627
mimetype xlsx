--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26102da18bc54e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb498d022ba14376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d3db1b7acf492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd92cf514c3c402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bff6cf2578d4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d3db1b7acf492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3534f3469b445dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd92cf514c3c402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,076</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,134</x:t>
-[...21 lines deleted...]
-          <x:t>5,139</x:t>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,123</x:t>
-[...48 lines deleted...]
-          <x:t>5,167</x:t>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,154</x:t>
-[...11 lines deleted...]
-          <x:t>5,155</x:t>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,161</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>5,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>5,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>