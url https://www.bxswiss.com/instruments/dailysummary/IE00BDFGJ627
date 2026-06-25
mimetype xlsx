--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb498d022ba14376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc088002929a84ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd92cf514c3c402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8797572a803d4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3534f3469b445dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd92cf514c3c402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2536b9c004b4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8797572a803d4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,114</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,117</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,158</x:t>
-[...58 lines deleted...]
-          <x:t>5,144</x:t>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,176</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,186</x:t>
-[...252 lines deleted...]
-          <x:t>5,183</x:t>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>