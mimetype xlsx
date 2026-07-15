--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc088002929a84ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5415079bb84824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8797572a803d4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ba77c6a51845aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2536b9c004b4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8797572a803d4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee3fc87a1d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ba77c6a51845aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,171</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,241</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,223</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>5,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,224</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>