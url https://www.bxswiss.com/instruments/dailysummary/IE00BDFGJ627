--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5415079bb84824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe998462abab4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ba77c6a51845aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58334f89e474a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee3fc87a1d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ba77c6a51845aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7ae81a53c8414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58334f89e474a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,309</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,301</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,329</x:t>
-[...183 lines deleted...]
-          <x:t>5,323</x:t>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,318</x:t>
-[...112 lines deleted...]
-          <x:t>5,333</x:t>
+          <x:t>5,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>