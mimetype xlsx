--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe998462abab4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c1cce1760043eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58334f89e474a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d136aecc24a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7ae81a53c8414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58334f89e474a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1624f776dfc46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d136aecc24a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...26 lines deleted...]
-          <x:t>5,324</x:t>
+          <x:t>5,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,332</x:t>
-[...495 lines deleted...]
-          <x:t>5,354</x:t>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>