--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c1cce1760043eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426bfb9c66c4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d136aecc24a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2590aecda75f4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1624f776dfc46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d136aecc24a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb90fefeaa64aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2590aecda75f4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,407</x:t>
-[...21 lines deleted...]
-          <x:t>5,382</x:t>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,376</x:t>
-[...53 lines deleted...]
-          <x:t>5,403</x:t>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>5,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>