--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426bfb9c66c4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e42602efab4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2590aecda75f4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b3e08bda0f44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb90fefeaa64aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2590aecda75f4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5da90a99db54cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b3e08bda0f44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,369</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,364</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>5,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,362</x:t>
-[...146 lines deleted...]
-          <x:t>5,377</x:t>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>