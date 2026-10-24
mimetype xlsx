--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e42602efab4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc1e817fddb4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b3e08bda0f44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3c417b41284e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5da90a99db54cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b3e08bda0f44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b782546461475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3c417b41284e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDFGJ627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>5,494</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,481</x:t>
-[...11 lines deleted...]
-          <x:t>5,481</x:t>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,475</x:t>
-[...87 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,521</x:t>
-[...171 lines deleted...]
-          <x:t>5,520</x:t>
+          <x:t>5,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>