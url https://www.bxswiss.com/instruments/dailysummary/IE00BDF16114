--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69110478c9574389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428522343be74781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc6918aa4d14600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2377c0632e04837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70eef6e48174804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc6918aa4d14600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45b81509e954d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2377c0632e04837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...419 lines deleted...]
-          <x:t>21,913</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>22,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>