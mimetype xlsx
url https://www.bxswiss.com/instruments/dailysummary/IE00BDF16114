--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428522343be74781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62a4a4eb4e044fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2377c0632e04837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16007d731ef47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45b81509e954d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2377c0632e04837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d3bf8536b14241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16007d731ef47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,526</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>21,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>