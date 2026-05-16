--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62a4a4eb4e044fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50dd4e6e9b44402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16007d731ef47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1b9f4e10844a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d3bf8536b14241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16007d731ef47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275edd9644d54418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1b9f4e10844a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>22,145</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>22,429</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>22,247</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>