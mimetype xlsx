--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50dd4e6e9b44402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051e002edae1488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1b9f4e10844a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ab6d38220a4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275edd9644d54418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1b9f4e10844a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfc8b56a42c4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ab6d38220a4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>22,429</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,571</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,438</x:t>
-[...232 lines deleted...]
-          <x:t>22,229</x:t>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>22,152</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>