--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051e002edae1488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9862e7e7be9048b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ab6d38220a4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5f067f846748ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfc8b56a42c4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ab6d38220a4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb566cc2d0874ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5f067f846748ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,229</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,438</x:t>
-[...43 lines deleted...]
-          <x:t>22,451</x:t>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,437</x:t>
-[...490 lines deleted...]
-          <x:t>22,513</x:t>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>