--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9862e7e7be9048b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c089c90a90464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5f067f846748ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebab35f0b1b44e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb566cc2d0874ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5f067f846748ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11445c4346f4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebab35f0b1b44e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,858</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,769</x:t>
-[...598 lines deleted...]
-          <x:t>22,510</x:t>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>