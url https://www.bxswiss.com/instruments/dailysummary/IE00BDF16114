--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c089c90a90464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5780775b0ef747d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebab35f0b1b44e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4832aa9cb12640bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11445c4346f4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebab35f0b1b44e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83bb2ff5ca4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4832aa9cb12640bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>