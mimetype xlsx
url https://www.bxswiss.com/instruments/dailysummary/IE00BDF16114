--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5780775b0ef747d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1febad9d2074287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4832aa9cb12640bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abb72245ee44d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83bb2ff5ca4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4832aa9cb12640bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25f60a05a3a4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abb72245ee44d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,299</x:t>
-[...360 lines deleted...]
-          <x:t>24,251</x:t>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>