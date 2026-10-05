--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1febad9d2074287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e113d1db218446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abb72245ee44d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8058665596594af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25f60a05a3a4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abb72245ee44d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbf78f3efc4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8058665596594af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,263</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>23,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,597</x:t>
-[...463 lines deleted...]
-          <x:t>24,018</x:t>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>