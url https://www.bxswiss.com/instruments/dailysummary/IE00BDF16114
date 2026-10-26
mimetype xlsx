--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e113d1db218446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5a0c04a5ce4e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8058665596594af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d7721bc81e419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbf78f3efc4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8058665596594af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95426c98abf840d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d7721bc81e419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>24,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>24,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,065</x:t>
-[...48 lines deleted...]
-          <x:t>24,586</x:t>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,231</x:t>
-[...389 lines deleted...]
-          <x:t>23,880</x:t>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,656</x:t>
-[...31 lines deleted...]
-          <x:t>23,817</x:t>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>