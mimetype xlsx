--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f303c3adce470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74506588da54c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8f004e9a4a49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6dad233cd44105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03fb36f83da41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8f004e9a4a49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6530a23a52c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6dad233cd44105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>23,799</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,962</x:t>
-[...247 lines deleted...]
-          <x:t>23,131</x:t>
+          <x:t>24,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>