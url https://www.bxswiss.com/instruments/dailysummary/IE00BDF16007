--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74506588da54c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96437dee274a42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6dad233cd44105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c757dd6d00e4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6530a23a52c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6dad233cd44105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76818364ec5c4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c757dd6d00e4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>