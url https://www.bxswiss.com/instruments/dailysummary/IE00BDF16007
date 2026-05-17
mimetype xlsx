--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96437dee274a42f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57e6a25ad0b49ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c757dd6d00e4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543ea9be679e4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76818364ec5c4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c757dd6d00e4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75919ce7b5dd4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543ea9be679e4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,822</x:t>
-[...58 lines deleted...]
-          <x:t>24,638</x:t>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,862</x:t>
-[...171 lines deleted...]
-          <x:t>24,545</x:t>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>