--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57e6a25ad0b49ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649a839b21584a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543ea9be679e4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb38596535884c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75919ce7b5dd4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543ea9be679e4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4cb87c1bf94d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb38596535884c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,828</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,638</x:t>
-[...470 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,736</x:t>
-[...90 lines deleted...]
-          <x:t>24,395</x:t>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>