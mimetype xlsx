--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649a839b21584a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac690f17bec41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb38596535884c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4234b16cc54e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4cb87c1bf94d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb38596535884c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc9ca37f2e44af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4234b16cc54e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>24,759</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,896</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>24,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>