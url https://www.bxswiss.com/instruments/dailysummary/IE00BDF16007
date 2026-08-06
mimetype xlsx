--- v11 (2026-06-27)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac690f17bec41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255a19e01c0a4df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4234b16cc54e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acdcdee1cd14574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc9ca37f2e44af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4234b16cc54e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef5238b6adb4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acdcdee1cd14574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>24,796</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>25,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>24,896</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>