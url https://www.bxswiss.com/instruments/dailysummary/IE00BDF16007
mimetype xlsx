--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255a19e01c0a4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7726ee4ec0034e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acdcdee1cd14574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c59ba419c946c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef5238b6adb4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acdcdee1cd14574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966efd630c43463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c59ba419c946c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>