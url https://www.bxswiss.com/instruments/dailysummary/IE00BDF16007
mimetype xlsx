--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7726ee4ec0034e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0a71a9680643f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c59ba419c946c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3e7f14c75e4099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966efd630c43463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c59ba419c946c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ac9cabe8654f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3e7f14c75e4099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,637</x:t>
-[...75 lines deleted...]
-          <x:t>26,656</x:t>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,576</x:t>
-[...281 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>27,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>26,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>