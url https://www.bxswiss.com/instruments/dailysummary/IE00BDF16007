--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0a71a9680643f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4216430beae4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3e7f14c75e4099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra456d444c642433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ac9cabe8654f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3e7f14c75e4099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec03c27916bc41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra456d444c642433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,029</x:t>
-[...576 lines deleted...]
-          <x:t>26,886</x:t>
+          <x:t>26,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>