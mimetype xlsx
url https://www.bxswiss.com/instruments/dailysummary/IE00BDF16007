--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4216430beae4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed2e2b313f14da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra456d444c642433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc553103f8a094cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec03c27916bc41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra456d444c642433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ac58441a734d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc553103f8a094cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF16007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,089</x:t>
-[...286 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,870</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>