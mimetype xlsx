--- v1 (2026-01-07)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898443c48b54c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e497d2fb12454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aadd67b04f1463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f4cc2555d44bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf2187058d04e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aadd67b04f1463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576644f342594f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f4cc2555d44bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,457 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...31 lines deleted...]
-          <x:t>25,144</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,060</x:t>
-[...382 lines deleted...]
-          <x:t>25,651</x:t>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>