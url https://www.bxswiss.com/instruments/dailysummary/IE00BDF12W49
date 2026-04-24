--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e497d2fb12454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8c1d88480846a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f4cc2555d44bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d39ee6fa594df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576644f342594f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f4cc2555d44bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61bdae87d76468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d39ee6fa594df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>