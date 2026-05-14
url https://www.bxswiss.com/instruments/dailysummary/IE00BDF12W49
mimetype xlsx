--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8c1d88480846a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada6626d1738426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d39ee6fa594df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce79d0fa16b74fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61bdae87d76468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d39ee6fa594df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd9e3c008784fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce79d0fa16b74fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>