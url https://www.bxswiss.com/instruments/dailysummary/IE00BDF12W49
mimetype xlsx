--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada6626d1738426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4970d5ecf16a4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce79d0fa16b74fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697930408d1b4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd9e3c008784fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce79d0fa16b74fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a90c4d3a9094acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697930408d1b4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>