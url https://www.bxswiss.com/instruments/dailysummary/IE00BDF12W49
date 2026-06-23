--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4970d5ecf16a4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68490da38beb441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697930408d1b4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6ee21b37a0464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a90c4d3a9094acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697930408d1b4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77317f9aac4e4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6ee21b37a0464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>