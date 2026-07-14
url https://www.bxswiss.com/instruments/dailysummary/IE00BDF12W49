--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68490da38beb441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4773936a3b584770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6ee21b37a0464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c04bc9038b4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77317f9aac4e4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6ee21b37a0464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a999a1f1a7d470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c04bc9038b4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>30,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,106</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>30,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>