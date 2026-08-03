--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4773936a3b584770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e235b888894fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c04bc9038b4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5505b01c49eb46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a999a1f1a7d470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c04bc9038b4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2680e2be11a4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5505b01c49eb46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>30,065</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>29,604</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,243</x:t>
-[...129 lines deleted...]
-          <x:t>30,286</x:t>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,194</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>30,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,642</x:t>
-[...36 lines deleted...]
-          <x:t>30,106</x:t>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>