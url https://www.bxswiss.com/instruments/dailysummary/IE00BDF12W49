--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e235b888894fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad3e87ba844ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5505b01c49eb46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3236c9ffd13f40ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2680e2be11a4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5505b01c49eb46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2027723f60d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3236c9ffd13f40ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,286</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,194</x:t>
-[...92 lines deleted...]
-          <x:t>29,815</x:t>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,800</x:t>
-[...53 lines deleted...]
-          <x:t>29,936</x:t>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>29,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>