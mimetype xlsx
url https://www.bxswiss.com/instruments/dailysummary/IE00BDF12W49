--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad3e87ba844ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4648f1e8092f4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3236c9ffd13f40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45042637293a4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2027723f60d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3236c9ffd13f40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92c2cdd92640e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45042637293a4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>30,174</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>30,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>