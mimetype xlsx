--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4648f1e8092f4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451f2aa9208474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45042637293a4d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c5720b56a0497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92c2cdd92640e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45042637293a4d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa5bb23c1064fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c5720b56a0497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>