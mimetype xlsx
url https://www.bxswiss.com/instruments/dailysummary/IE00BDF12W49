--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451f2aa9208474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04cd06e584d4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c5720b56a0497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ee527c38304719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa5bb23c1064fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c5720b56a0497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ef38ff6a584837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ee527c38304719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDF12W49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>31,573</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,493</x:t>
-[...296 lines deleted...]
-          <x:t>32,154</x:t>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>32,186</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>31,857</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>