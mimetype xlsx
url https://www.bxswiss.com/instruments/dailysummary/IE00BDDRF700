--- v12 (2026-08-29)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8f0aeb94be4d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754a8043d7424ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9470d70ff0b348a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d3ec1ff42f4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb859dcae96ff49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9470d70ff0b348a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3c2ac50efc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d3ec1ff42f4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>15,747</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,524</x:t>
-[...463 lines deleted...]
-          <x:t>15,798</x:t>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>