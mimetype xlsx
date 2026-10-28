--- v13 (2026-10-07)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754a8043d7424ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3574eb5183349f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d3ec1ff42f4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb3bd19a2714c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3c2ac50efc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d3ec1ff42f4ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea88c0ae04a54d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb3bd19a2714c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>15,621</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,526</x:t>
-[...463 lines deleted...]
-          <x:t>16,311</x:t>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>