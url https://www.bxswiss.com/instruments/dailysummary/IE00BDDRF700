--- v5 (2026-03-20)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6810f1f8b6324869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b743cd0cbd444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e87f1854f44db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526bdd5f52c44d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd8257da187482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e87f1854f44db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra759f4f731d34994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526bdd5f52c44d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,008</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>13,123</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,948</x:t>
-[...26 lines deleted...]
-          <x:t>13,006</x:t>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,812</x:t>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,731</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,158</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>12,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>