--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b743cd0cbd444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb4e1c1274c4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526bdd5f52c44d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08c3465b2ad488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra759f4f731d34994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526bdd5f52c44d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071064de5e5b4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08c3465b2ad488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,209</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,037</x:t>
-[...442 lines deleted...]
-        <x:is>
           <x:t>13,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>13,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>