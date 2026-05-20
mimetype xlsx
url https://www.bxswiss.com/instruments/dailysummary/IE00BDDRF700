--- v7 (2026-04-30)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb4e1c1274c4002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfac9e568fb4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08c3465b2ad488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ed30a4feea47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071064de5e5b4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08c3465b2ad488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dbe8cd3d184396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ed30a4feea47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>13,921</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>14,171</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>