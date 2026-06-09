--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfac9e568fb4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3539aa22d4164aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ed30a4feea47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red18d26bf1974d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dbe8cd3d184396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ed30a4feea47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15c0bb30794d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red18d26bf1974d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,109</x:t>
-[...220 lines deleted...]
-          <x:t>15,296</x:t>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>