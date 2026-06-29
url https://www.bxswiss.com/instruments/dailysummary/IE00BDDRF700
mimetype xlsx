--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3539aa22d4164aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385cf075f8aa4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red18d26bf1974d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe0e98466dc4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15c0bb30794d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red18d26bf1974d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03e280d26e54705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe0e98466dc4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>