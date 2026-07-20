--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385cf075f8aa4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fbaef89d0445d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe0e98466dc4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a38f01e5ad44287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03e280d26e54705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe0e98466dc4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5a90c787f5437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a38f01e5ad44287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>15,566</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>16,242</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,034</x:t>
-[...80 lines deleted...]
-          <x:t>15,560</x:t>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>