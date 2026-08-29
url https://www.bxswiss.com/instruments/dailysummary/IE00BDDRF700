--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fbaef89d0445d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8f0aeb94be4d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a38f01e5ad44287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9470d70ff0b348a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5a90c787f5437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a38f01e5ad44287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb859dcae96ff49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9470d70ff0b348a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Tech Megatrend Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRF700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>15,815</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>15,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>14,724</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>