--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf538b40e06d84ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a52766424d414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e394086349645f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dbbd0f861f4030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cc3441baf84594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e394086349645f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7901ba18bf064357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dbbd0f861f4030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRDW15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,351</x:t>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,316</x:t>
-[...6 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,331</x:t>
-[...252 lines deleted...]
-          <x:t>4,323</x:t>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>