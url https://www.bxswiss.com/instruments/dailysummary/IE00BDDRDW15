--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a52766424d414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb5783cb71d48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dbbd0f861f4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc544e52aa3b347ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7901ba18bf064357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dbbd0f861f4030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779458293ad64612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc544e52aa3b347ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRDW15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4,297</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>4,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>4,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>