--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb5783cb71d48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf61ae9999304113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc544e52aa3b347ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d4b9b6b70c46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779458293ad64612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc544e52aa3b347ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21160b3e5bb74c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d4b9b6b70c46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan Advanced $ EM Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDDRDW15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,249</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,231</x:t>
-[...382 lines deleted...]
-          <x:t>4,192</x:t>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>