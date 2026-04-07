--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b309a8a231949f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f08a25641c24c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a39d6cc35a40eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041b13b1d2da4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc59433e22104dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a39d6cc35a40eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385110ba0924495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041b13b1d2da4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,548</x:t>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,541</x:t>
-[...124 lines deleted...]
-          <x:t>4,561</x:t>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,555</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,521</x:t>
-[...252 lines deleted...]
-          <x:t>4,463</x:t>
+          <x:t>4,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>