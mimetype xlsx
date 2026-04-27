--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f08a25641c24c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f2b7c09ae4465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041b13b1d2da4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef390f8dd1046b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385110ba0924495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041b13b1d2da4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8dd14e460374a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef390f8dd1046b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,496</x:t>
-[...205 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,485</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,531</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>