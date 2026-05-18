--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f2b7c09ae4465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1dcecd3a7f4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef390f8dd1046b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe877026efb4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8dd14e460374a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef390f8dd1046b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22fd8bcb10445e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe877026efb4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,479</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,469</x:t>
-[...38 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,529</x:t>
-[...431 lines deleted...]
-          <x:t>4,533</x:t>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>