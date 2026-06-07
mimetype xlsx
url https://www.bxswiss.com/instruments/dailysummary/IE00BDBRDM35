--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1dcecd3a7f4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772066e0b3eb43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe877026efb4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0971a919284e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22fd8bcb10445e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe877026efb4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5700984fd5f4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0971a919284e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,560</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,526</x:t>
-[...16 lines deleted...]
-          <x:t>4,539</x:t>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>4,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,502</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>4,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>