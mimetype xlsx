--- v8 (2026-06-07)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772066e0b3eb43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d0bd0fd16c45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0971a919284e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03bce1dcda847d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5700984fd5f4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0971a919284e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547b8c7434254bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03bce1dcda847d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...16 lines deleted...]
-          <x:t>4,508</x:t>
+          <x:t>4,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>4,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...43 lines deleted...]
-          <x:t>4,514</x:t>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,528</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>