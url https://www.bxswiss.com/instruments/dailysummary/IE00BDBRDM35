--- v9 (2026-06-13)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d0bd0fd16c45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886b6793168f40b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03bce1dcda847d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea07d2938f34930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547b8c7434254bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03bce1dcda847d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059363d9a7b849cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea07d2938f34930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,520</x:t>
-[...372 lines deleted...]
-          <x:t>4,515</x:t>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...43 lines deleted...]
-          <x:t>4,514</x:t>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,502</x:t>
-[...92 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,540</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,535</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>4,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>