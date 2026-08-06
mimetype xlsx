--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886b6793168f40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1fab0efda148e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea07d2938f34930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256ba5d1a266451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059363d9a7b849cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea07d2938f34930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640006e62531433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256ba5d1a266451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,533</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,543</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,538</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>4,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,558</x:t>
-[...355 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>4,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>