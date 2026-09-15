--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1fab0efda148e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d2fd3e1ea4441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256ba5d1a266451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24afb78f81b54af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640006e62531433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256ba5d1a266451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d0a27fba504eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24afb78f81b54af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BDBRDM35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...431 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,573</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,554</x:t>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,560</x:t>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,560</x:t>
-[...107 lines deleted...]
-          <x:t>4,557</x:t>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>