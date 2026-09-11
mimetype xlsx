--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa2e2dec6d14e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb162a8b6ffed48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c5115199e14d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3820e3eeef4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21805d790a84936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c5115199e14d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff5bbc773db4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3820e3eeef4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,383</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,333</x:t>
-[...97 lines deleted...]
-          <x:t>8,471</x:t>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>8,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>