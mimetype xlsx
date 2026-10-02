--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb162a8b6ffed48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491a3f05cee44cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3820e3eeef4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ed2a55fa0a4267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff5bbc773db4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3820e3eeef4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66009e810a4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ed2a55fa0a4267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,471</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>8,504</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,562</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>8,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>