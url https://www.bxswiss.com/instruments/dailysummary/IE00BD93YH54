--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491a3f05cee44cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb5bc2acaa64679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ed2a55fa0a4267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9041460e07a463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66009e810a4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ed2a55fa0a4267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f80d9472bb742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9041460e07a463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,476</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,421</x:t>
-[...16 lines deleted...]
-          <x:t>8,518</x:t>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,438</x:t>
-[...124 lines deleted...]
-          <x:t>8,435</x:t>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,428</x:t>
-[...119 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,597</x:t>
-[...237 lines deleted...]
-          <x:t>8,633</x:t>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,540</x:t>
-[...4 lines deleted...]
-          <x:t>8,562</x:t>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>