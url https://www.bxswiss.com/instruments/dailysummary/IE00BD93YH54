--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e1df71324d4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab7abd8de874aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4d1ab307c644a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9b32941ea1442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9462dea535b241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4d1ab307c644a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8e100feec94a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9b32941ea1442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,567</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,521</x:t>
-[...195 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>7,652</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>7,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>