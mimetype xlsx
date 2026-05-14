--- v5 (2026-04-05)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab7abd8de874aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281352057adf443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9b32941ea1442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d9ccd611e54982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8e100feec94a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9b32941ea1442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7568cd5b164f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d9ccd611e54982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,584</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,539</x:t>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>7,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>