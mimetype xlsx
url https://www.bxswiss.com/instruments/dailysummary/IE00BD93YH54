--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281352057adf443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbb85a8c3964de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d9ccd611e54982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b40df6fec1f4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7568cd5b164f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d9ccd611e54982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6ae24b84444039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b40df6fec1f4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,461</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,438</x:t>
-[...335 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>7,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>