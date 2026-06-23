--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbb85a8c3964de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b030d3f6cd24a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b40df6fec1f4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ce730ff5f641de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6ae24b84444039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b40df6fec1f4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b374c5402e42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ce730ff5f641de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>7,748</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,717</x:t>
-[...16 lines deleted...]
-          <x:t>7,807</x:t>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,785</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>7,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>