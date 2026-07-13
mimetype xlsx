--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b030d3f6cd24a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2e77d94dce4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ce730ff5f641de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45464217e774ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b374c5402e42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ce730ff5f641de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fef9730a12e49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45464217e774ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>7,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,824</x:t>
-[...382 lines deleted...]
-          <x:t>8,003</x:t>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>