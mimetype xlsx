--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2e77d94dce4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262d9df93d784514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45464217e774ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444e2a3a149d4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fef9730a12e49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45464217e774ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4463997732e542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444e2a3a149d4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>