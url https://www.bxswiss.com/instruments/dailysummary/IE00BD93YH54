--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262d9df93d784514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa2e2dec6d14e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444e2a3a149d4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c5115199e14d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4463997732e542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444e2a3a149d4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21805d790a84936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c5115199e14d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge S&amp;P 500 Minimum Volatility UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD93YH54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>8,115</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,134</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>8,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,264</x:t>
-[...58 lines deleted...]
-          <x:t>8,134</x:t>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>