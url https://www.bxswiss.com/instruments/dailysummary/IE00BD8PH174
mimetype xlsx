--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a6ae2b3a514468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3462c7426f60407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36eb89225d11430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ad5a5dce5b43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806f93dfd5244dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36eb89225d11430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c3151636484e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ad5a5dce5b43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,512</x:t>
-[...16 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,476</x:t>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,504</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,506</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,518</x:t>
-[...215 lines deleted...]
-          <x:t>4,479</x:t>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>