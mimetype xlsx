--- v4 (2026-04-05)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3462c7426f60407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757993d727ff40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ad5a5dce5b43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae9c2c1f7004ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c3151636484e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ad5a5dce5b43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb070d5b48aed4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae9c2c1f7004ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,533</x:t>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,500</x:t>
-[...16 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,518</x:t>
-[...16 lines deleted...]
-          <x:t>4,545</x:t>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,528</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,506</x:t>
-[...16 lines deleted...]
-          <x:t>4,526</x:t>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,499</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>4,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>