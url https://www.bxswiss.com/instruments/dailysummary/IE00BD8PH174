--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757993d727ff40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d34befdb35439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae9c2c1f7004ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5603a442544236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb070d5b48aed4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae9c2c1f7004ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeeb7f0e568f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5603a442544236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,474</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,456</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>4,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>