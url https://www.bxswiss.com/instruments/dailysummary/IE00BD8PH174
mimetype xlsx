--- v6 (2026-06-05)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d34befdb35439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20588105569a4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5603a442544236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06b765ea392482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeeb7f0e568f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5603a442544236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc70c01ace6493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06b765ea392482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,452</x:t>
-[...335 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,491</x:t>
-[...252 lines deleted...]
-          <x:t>4,466</x:t>
+          <x:t>4,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>