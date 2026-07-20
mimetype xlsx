--- v7 (2026-06-29)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20588105569a4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2599ae807b71453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06b765ea392482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3980557f76a448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc70c01ace6493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06b765ea392482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c5d1c765a443ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3980557f76a448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,517</x:t>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,494</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,507</x:t>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,462</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>4,452</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,472</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>4,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>