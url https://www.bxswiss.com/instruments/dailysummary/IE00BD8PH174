--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2599ae807b71453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3772eb38e3a4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3980557f76a448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c22be417b5049e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c5d1c765a443ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3980557f76a448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe58d20544a843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c22be417b5049e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,481</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,467</x:t>
-[...178 lines deleted...]
-          <x:t>4,476</x:t>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,466</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,470</x:t>
-[...198 lines deleted...]
-          <x:t>4,428</x:t>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>