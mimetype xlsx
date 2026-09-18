--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3772eb38e3a4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b5ab6ab4bb48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c22be417b5049e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9278bf6f92164425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe58d20544a843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c22be417b5049e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa80439f72f44beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9278bf6f92164425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,421</x:t>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,397</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,408</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,400</x:t>
-[...48 lines deleted...]
-          <x:t>4,429</x:t>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,436</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,418</x:t>
-[...485 lines deleted...]
-          <x:t>4,417</x:t>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>