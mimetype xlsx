--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b5ab6ab4bb48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13a3ea100ee41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9278bf6f92164425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e68ec2459634ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa80439f72f44beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9278bf6f92164425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de6e92d88104ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e68ec2459634ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,412</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,383</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,429</x:t>
-[...242 lines deleted...]
-          <x:t>4,407</x:t>
+          <x:t>4,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>4,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,383</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,344</x:t>
-[...70 lines deleted...]
-          <x:t>4,368</x:t>
+          <x:t>4,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,382</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,386</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>