--- v11 (2026-10-09)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13a3ea100ee41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5d54aae3424195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e68ec2459634ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f09ebaca9f46c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de6e92d88104ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e68ec2459634ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a3e00685ca4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f09ebaca9f46c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Govt Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,428</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,418</x:t>
-[...21 lines deleted...]
-          <x:t>4,390</x:t>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,377</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>4,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>