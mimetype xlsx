--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47045b09d0334410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9675ffd08b1d43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1019a32b8345ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf345e03df8ab42c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b6524b43ea4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1019a32b8345ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e6f915903f4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf345e03df8ab42c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,673</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,671</x:t>
-[...87 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,704</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>2,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>