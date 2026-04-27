--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9675ffd08b1d43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f1a45db00a4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf345e03df8ab42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b06f5de29940d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e6f915903f4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf345e03df8ab42c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef7c32424834eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b06f5de29940d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...16 lines deleted...]
-          <x:t>2,623</x:t>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,601</x:t>
-[...16 lines deleted...]
-          <x:t>2,626</x:t>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,616</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,602</x:t>
-[...58 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>