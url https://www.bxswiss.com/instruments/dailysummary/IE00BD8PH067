--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f1a45db00a4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36d22b7ed484362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b06f5de29940d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3a2bad376e49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef7c32424834eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b06f5de29940d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f51438c8e574a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3a2bad376e49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,587</x:t>
-[...6 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,560</x:t>
-[...75 lines deleted...]
-          <x:t>2,626</x:t>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>07.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,594</x:t>
-[...350 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>