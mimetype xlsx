--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36d22b7ed484362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a715dab264b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3a2bad376e49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aee053e458642c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f51438c8e574a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3a2bad376e49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re98fbcc03ea84a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aee053e458642c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,602</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,614</x:t>
-[...141 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,591</x:t>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...43 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,576</x:t>
-[...269 lines deleted...]
-          <x:t>2,520</x:t>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>