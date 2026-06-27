--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a715dab264b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4cca7262d4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aee053e458642c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f9154745f0479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re98fbcc03ea84a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aee053e458642c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356f6bb3b8e44367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f9154745f0479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,606</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,583</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,607</x:t>
-[...70 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,576</x:t>
-[...237 lines deleted...]
-          <x:t>2,556</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,572</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,567</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>2,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>