--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4cca7262d4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4abbf2faa8a488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f9154745f0479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade3345e8e0f4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356f6bb3b8e44367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f9154745f0479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89ea22fdc6f485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade3345e8e0f4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,556</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,557</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,577</x:t>
-[...4 lines deleted...]
-          <x:t>2,556</x:t>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,596</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,580</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,532</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,567</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>