--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4abbf2faa8a488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9233aeda02468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade3345e8e0f4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85beb27d4d9f46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89ea22fdc6f485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade3345e8e0f4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae76d0bf0854b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85beb27d4d9f46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,529</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>