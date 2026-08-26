--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9233aeda02468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f779a4d42784e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85beb27d4d9f46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977504263c1f4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae76d0bf0854b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85beb27d4d9f46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dc7cb02bd442a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977504263c1f4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,500</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,493</x:t>
-[...21 lines deleted...]
-          <x:t>2,473</x:t>
+          <x:t>2,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,499</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>2,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,464</x:t>
-[...16 lines deleted...]
-          <x:t>2,466</x:t>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,458</x:t>
-[...269 lines deleted...]
-          <x:t>2,448</x:t>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>