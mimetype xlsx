--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f779a4d42784e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458dacd77c634de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977504263c1f4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5616c08a04db485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dc7cb02bd442a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977504263c1f4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a04d90461df4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5616c08a04db485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,471</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,408</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,443</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,437</x:t>
-[...232 lines deleted...]
-          <x:t>2,426</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,406</x:t>
-[...161 lines deleted...]
-          <x:t>2,451</x:t>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>