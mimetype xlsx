--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458dacd77c634de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6115e2682574099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5616c08a04db485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fdb7b82d894fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a04d90461df4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5616c08a04db485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a33cee74f6d418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fdb7b82d894fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,420</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,406</x:t>
-[...6 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>2,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,384</x:t>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,381</x:t>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>