--- v14 (2026-10-06)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6115e2682574099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dc8921d65b421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fdb7b82d894fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5083fbbdf3fa47fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a33cee74f6d418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fdb7b82d894fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c90b235b394052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5083fbbdf3fa47fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8PH067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,440</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,426</x:t>
-[...75 lines deleted...]
-          <x:t>2,372</x:t>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>