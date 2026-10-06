--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09bb50e5ddb4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7089de1bbd449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e6ed2b7bad465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdaf0d065334fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d573d063ed4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e6ed2b7bad465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a5e6fdf7b047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdaf0d065334fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,399</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,330</x:t>
-[...38 lines deleted...]
-          <x:t>14,185</x:t>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,257</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>14,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>