--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7089de1bbd449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fada1625c249f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdaf0d065334fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b61d20fa27461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a5e6fdf7b047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdaf0d065334fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e5fa64c774b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b61d20fa27461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>14,145</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,091</x:t>
-[...21 lines deleted...]
-          <x:t>14,191</x:t>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,099</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,099</x:t>
-[...178 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,134</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>14,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>