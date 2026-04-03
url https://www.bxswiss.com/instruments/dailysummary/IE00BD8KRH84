--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095c5bf8c9e74f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392846e3f6a84d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d468f16e3e4c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a6ab3918fb4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886d85cfd1124924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d468f16e3e4c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347c26c8dfaf41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a6ab3918fb4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,185</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>11,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,972</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>