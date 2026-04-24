--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392846e3f6a84d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f3057efc4450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a6ab3918fb4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ad6380c46348cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347c26c8dfaf41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a6ab3918fb4fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadad9099a58419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ad6380c46348cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>11,889</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,859</x:t>
-[...571 lines deleted...]
-          <x:t>11,668</x:t>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>