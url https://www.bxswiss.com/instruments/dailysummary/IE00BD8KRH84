--- v9 (2026-04-24)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f3057efc4450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53ca6081cef4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ad6380c46348cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeee3af2a7f2444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadad9099a58419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ad6380c46348cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0107734fe629421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeee3af2a7f2444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>