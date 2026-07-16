--- v10 (2026-05-16)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53ca6081cef4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc351ce04dc614d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeee3af2a7f2444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fffc9a086b64d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0107734fe629421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeee3af2a7f2444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5844aa6684054498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fffc9a086b64d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...539 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,177</x:t>
-[...63 lines deleted...]
-          <x:t>13,057</x:t>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>