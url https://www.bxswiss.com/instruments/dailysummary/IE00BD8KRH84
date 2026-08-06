--- v11 (2026-07-16)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc351ce04dc614d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c128e8d13d4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fffc9a086b64d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9610330eecbd4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5844aa6684054498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fffc9a086b64d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348d099358ea4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9610330eecbd4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,349</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,527</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>13,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>13,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,512</x:t>
-[...220 lines deleted...]
-          <x:t>13,826</x:t>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>