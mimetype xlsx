--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c128e8d13d4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047c0d31e5e242c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9610330eecbd4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3973c8827edb4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348d099358ea4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9610330eecbd4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283404557ffc4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3973c8827edb4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,519</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,512</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>13,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,500</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>