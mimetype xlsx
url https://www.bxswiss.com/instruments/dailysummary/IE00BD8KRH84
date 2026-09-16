--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047c0d31e5e242c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09bb50e5ddb4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3973c8827edb4d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e6ed2b7bad465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283404557ffc4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3973c8827edb4d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d573d063ed4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e6ed2b7bad465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF - GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8KRH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,182</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>14,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,122</x:t>
-[...16 lines deleted...]
-          <x:t>14,181</x:t>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,157</x:t>
-[...70 lines deleted...]
-          <x:t>14,276</x:t>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>14,257</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,142</x:t>
-[...107 lines deleted...]
-          <x:t>14,036</x:t>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>