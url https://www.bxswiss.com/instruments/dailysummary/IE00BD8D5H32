--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b03fd4ee56f4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c5ab0a84514cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1796464947084504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2822ada6c397459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6be721dee44586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1796464947084504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa437f69358e4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2822ada6c397459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,646</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,630</x:t>
-[...70 lines deleted...]
-          <x:t>8,662</x:t>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,654</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>8,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>8,666</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,669</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,683</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>