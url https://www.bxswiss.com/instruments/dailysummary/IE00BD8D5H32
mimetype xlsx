--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c5ab0a84514cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec92e037541459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2822ada6c397459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fca7edfee5416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa437f69358e4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2822ada6c397459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a055df03c4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fca7edfee5416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,769</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,699</x:t>
-[...178 lines deleted...]
-          <x:t>8,714</x:t>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,702</x:t>
-[...404 lines deleted...]
-          <x:t>8,661</x:t>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>