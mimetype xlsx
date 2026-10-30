--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec92e037541459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca53adfd0d54c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fca7edfee5416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4234e2c7c41e49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952a055df03c4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fca7edfee5416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5769db2536b743c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4234e2c7c41e49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>8,633</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,639</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,596</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,454</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>