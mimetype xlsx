--- v6 (2026-02-26)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racac4fbf3e8a4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ae003c5af34cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfcab2529e224b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a7ac6156e4420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,731 +91,623 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0e86fae71a49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfcab2529e224b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326be35bd1aa443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a7ac6156e4420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist</x:t>
+          <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>8,566</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>