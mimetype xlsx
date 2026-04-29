--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ae003c5af34cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534544ca85b043b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a7ac6156e4420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac0871c129d45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326be35bd1aa443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a7ac6156e4420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e843164f0e400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac0871c129d45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,415</x:t>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,383</x:t>
-[...75 lines deleted...]
-          <x:t>8,305</x:t>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,374</x:t>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>