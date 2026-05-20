--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534544ca85b043b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba2b7ab138745a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac0871c129d45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854fe09ec1da4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e843164f0e400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac0871c129d45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea004f2aa024c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854fe09ec1da4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>8,460</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,451</x:t>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,545</x:t>
-[...237 lines deleted...]
-          <x:t>8,497</x:t>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,532</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>8,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>