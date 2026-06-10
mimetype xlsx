--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba2b7ab138745a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f2d4409bb844d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854fe09ec1da4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fe3739d82e4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea004f2aa024c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854fe09ec1da4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61c8d3b30d34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fe3739d82e4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>8,572</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,562</x:t>
-[...146 lines deleted...]
-          <x:t>8,527</x:t>
+          <x:t>8,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,512</x:t>
-[...220 lines deleted...]
-          <x:t>8,532</x:t>
+          <x:t>8,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>