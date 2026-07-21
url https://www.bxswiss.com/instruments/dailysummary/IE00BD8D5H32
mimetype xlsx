--- v10 (2026-06-10)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f2d4409bb844d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfdb37093ab4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fe3739d82e4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b023b3a14446b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61c8d3b30d34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fe3739d82e4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59a005743d4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b023b3a14446b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...446 lines deleted...]
-          <x:t>8,529</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>