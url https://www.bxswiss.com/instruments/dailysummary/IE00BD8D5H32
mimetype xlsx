--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfdb37093ab4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b03fd4ee56f4eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b023b3a14446b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1796464947084504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59a005743d4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b023b3a14446b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6be721dee44586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1796464947084504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Dist  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5H32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>8,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,620</x:t>
-[...119 lines deleted...]
-          <x:t>8,594</x:t>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>8,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>