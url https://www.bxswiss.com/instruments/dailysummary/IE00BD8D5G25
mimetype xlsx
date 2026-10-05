--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c38ea4838f45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8928c16ab453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06478d7316f4135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2c54f5d8724983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c6d8132f5d4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06478d7316f4135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c2c22286544180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2c54f5d8724983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,723</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,740</x:t>
-[...87 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,644</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,729</x:t>
-[...36 lines deleted...]
-          <x:t>11,629</x:t>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>