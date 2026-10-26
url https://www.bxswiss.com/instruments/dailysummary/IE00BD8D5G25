--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8928c16ab453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63edf878a9544548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2c54f5d8724983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc49f4d00b4c414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c2c22286544180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2c54f5d8724983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf32ca621ba84758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc49f4d00b4c414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,729</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>11,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,447</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>