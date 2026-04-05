--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09b4ea3b0da4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb70a14922d453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d5916c98224cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58110006abbc4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f4686d7a874354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d5916c98224cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fbc2a5dda14fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58110006abbc4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>11,250</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,105</x:t>
-[...11 lines deleted...]
-          <x:t>11,088</x:t>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,063</x:t>
-[...193 lines deleted...]
-          <x:t>10,946</x:t>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>