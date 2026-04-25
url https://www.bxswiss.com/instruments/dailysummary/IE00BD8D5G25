--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb70a14922d453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bc667303074044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58110006abbc4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc350cea8ce74656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fbc2a5dda14fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58110006abbc4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd7497c4d90426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc350cea8ce74656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,088</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,063</x:t>
-[...556 lines deleted...]
-          <x:t>11,138</x:t>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,097</x:t>
-[...4 lines deleted...]
-          <x:t>11,158</x:t>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>