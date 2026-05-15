--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bc667303074044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585b01ca5f614ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc350cea8ce74656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b49af9f7f1a4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd7497c4d90426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc350cea8ce74656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557bef1139494e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b49af9f7f1a4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,390</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>11,287</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>11,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>