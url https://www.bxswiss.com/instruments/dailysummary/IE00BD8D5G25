--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585b01ca5f614ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acabf932f9a4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b49af9f7f1a4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4523b3a74364198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557bef1139494e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b49af9f7f1a4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b7c25743954e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4523b3a74364198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,287</x:t>
-[...31 lines deleted...]
-          <x:t>11,229</x:t>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,352</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,333</x:t>
-[...11 lines deleted...]
-          <x:t>11,324</x:t>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,377</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>11,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,374</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>11,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>