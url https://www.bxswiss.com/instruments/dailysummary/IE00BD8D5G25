--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acabf932f9a4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafb87f42bdd4b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4523b3a74364198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57f07b358d84b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b7c25743954e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4523b3a74364198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b18285d6b6463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57f07b358d84b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>11,286</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,269</x:t>
-[...11 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,305</x:t>
-[...291 lines deleted...]
-          <x:t>11,313</x:t>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,272</x:t>
-[...11 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,357</x:t>
-[...107 lines deleted...]
-          <x:t>11,383</x:t>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,377</x:t>
-[...53 lines deleted...]
-          <x:t>11,374</x:t>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>