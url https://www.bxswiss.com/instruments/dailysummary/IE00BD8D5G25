--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafb87f42bdd4b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa47f8c5e0db41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57f07b358d84b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1cbeee44e846af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b18285d6b6463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57f07b358d84b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e114b79d01d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1cbeee44e846af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>11,384</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,341</x:t>
-[...16 lines deleted...]
-          <x:t>11,447</x:t>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,423</x:t>
-[...274 lines deleted...]
-          <x:t>11,484</x:t>
+          <x:t>11,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>