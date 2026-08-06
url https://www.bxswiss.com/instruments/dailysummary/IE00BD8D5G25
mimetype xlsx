--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa47f8c5e0db41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd021965ce94510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1cbeee44e846af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee43d6a591b4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e114b79d01d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1cbeee44e846af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79868f154bd445f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee43d6a591b4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,420</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,468</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,441</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>11,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,487</x:t>
-[...4 lines deleted...]
-          <x:t>11,422</x:t>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,481</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,523</x:t>
-[...21 lines deleted...]
-          <x:t>11,523</x:t>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,536</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>11,516</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>