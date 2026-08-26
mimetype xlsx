--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd021965ce94510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d6fb6146e14dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee43d6a591b4225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624d0eca4e0244a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79868f154bd445f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee43d6a591b4225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990e103dc15a42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624d0eca4e0244a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>11,450</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,504</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,525</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>