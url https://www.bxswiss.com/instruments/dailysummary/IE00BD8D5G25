--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d6fb6146e14dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c38ea4838f45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624d0eca4e0244a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06478d7316f4135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990e103dc15a42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624d0eca4e0244a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c6d8132f5d4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06478d7316f4135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Term High Yield Corporate Bond Index UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD8D5G25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>11,641</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,616</x:t>
-[...16 lines deleted...]
-          <x:t>11,640</x:t>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,596</x:t>
-[...38 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>11,696</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>11,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>