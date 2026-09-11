--- v10 (2026-08-01)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e5ae5b570e4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5071fda6f5344385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80b41786a834df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abdf04f388a4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc244e9082d3641be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80b41786a834df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae392839c894aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abdf04f388a4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...431 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,856</x:t>
-[...198 lines deleted...]
-          <x:t>31,650</x:t>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>