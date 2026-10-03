--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5071fda6f5344385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68696db2d47b42e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abdf04f388a4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc2532557064d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae392839c894aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abdf04f388a4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd557af284714166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc2532557064d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>32,434</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,964</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>31,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>