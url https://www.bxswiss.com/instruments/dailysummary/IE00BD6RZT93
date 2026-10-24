--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68696db2d47b42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126de11d4a594f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc2532557064d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0302e2b895a4437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd557af284714166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc2532557064d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eddb5e9fbbf4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0302e2b895a4437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>31,743</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>31,863</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,012</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>31,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>