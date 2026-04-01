--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5fbcfff242496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16919e5a22514469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6394e624e846d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re725e40a81004f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc485fa1d315646ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6394e624e846d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64613436af5241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re725e40a81004f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>29,036</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,805</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>