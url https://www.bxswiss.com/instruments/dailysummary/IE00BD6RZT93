--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16919e5a22514469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb54f145026d4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re725e40a81004f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5158dde3374e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64613436af5241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re725e40a81004f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b166bc493f4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5158dde3374e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>28,890</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,504</x:t>
-[...539 lines deleted...]
-          <x:t>28,244</x:t>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>