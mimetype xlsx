--- v5 (2026-04-21)
+++ v6 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb54f145026d4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ac1063385c4622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5158dde3374e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a65a9deea142d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b166bc493f4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5158dde3374e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ff1c5681644f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a65a9deea142d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>28,329</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,412</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>28,541</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>