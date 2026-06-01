--- v6 (2026-05-12)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ac1063385c4622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af322ab43cc42c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a65a9deea142d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61386dfec90d4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ff1c5681644f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a65a9deea142d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5214bbb009408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61386dfec90d4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>28,406</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>28,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>