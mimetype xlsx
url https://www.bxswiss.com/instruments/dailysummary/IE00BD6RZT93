--- v7 (2026-06-01)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af322ab43cc42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1bee3de28b42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61386dfec90d4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb1a64e76d44e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5214bbb009408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61386dfec90d4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1985b3684dad481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb1a64e76d44e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>28,741</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,658</x:t>
-[...16 lines deleted...]
-          <x:t>28,755</x:t>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>28,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>