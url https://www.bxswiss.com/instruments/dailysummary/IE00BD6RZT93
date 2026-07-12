--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1bee3de28b42ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7396bf84894ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb1a64e76d44e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c5b61ba541432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1985b3684dad481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb1a64e76d44e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f7fbd7b3674f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c5b61ba541432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>