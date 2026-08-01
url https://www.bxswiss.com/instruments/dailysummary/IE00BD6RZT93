--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7396bf84894ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e5ae5b570e4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c5b61ba541432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80b41786a834df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f7fbd7b3674f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c5b61ba541432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc244e9082d3641be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80b41786a834df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD6RZT93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>30,585</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>