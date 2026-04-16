--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9c3830e3044cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b52c1e72c4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe800e3ddd34fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d5d2da5c1242be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1623922109074e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe800e3ddd34fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33309549d7a3485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d5d2da5c1242be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>