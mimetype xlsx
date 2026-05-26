--- v6 (2026-04-16)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b52c1e72c4c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d91dea842f4b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d5d2da5c1242be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3500787975b6472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33309549d7a3485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d5d2da5c1242be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c9b152cf8f49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3500787975b6472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>48,983</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>