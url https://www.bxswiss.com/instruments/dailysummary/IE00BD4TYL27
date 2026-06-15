--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d91dea842f4b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7743e664ac85439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3500787975b6472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c107f18e14458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c9b152cf8f49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3500787975b6472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e529dd30e2943a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c107f18e14458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>