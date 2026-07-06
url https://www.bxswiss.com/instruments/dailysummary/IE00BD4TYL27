--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7743e664ac85439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a717ed092da4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c107f18e14458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394c5fe9d09c4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e529dd30e2943a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c107f18e14458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0cac041409489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394c5fe9d09c4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,206</x:t>
-[...58 lines deleted...]
-          <x:t>51,109</x:t>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>51,102</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>52,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>