--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a717ed092da4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14da764c5ca947b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394c5fe9d09c4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f75896f22644100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0cac041409489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394c5fe9d09c4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96f40e40cc24ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f75896f22644100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>51,102</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>52,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>52,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,347</x:t>
-[...53 lines deleted...]
-          <x:t>52,209</x:t>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>