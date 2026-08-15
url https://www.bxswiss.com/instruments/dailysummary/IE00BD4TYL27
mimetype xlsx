--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14da764c5ca947b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ec065192534c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f75896f22644100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1c9341e0e24dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96f40e40cc24ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f75896f22644100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1904fa8c973e4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1c9341e0e24dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>52,354</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,347</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>51,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>