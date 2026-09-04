--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ec065192534c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3ca7c69c0b402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1c9341e0e24dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304e72b8130e4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1904fa8c973e4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1c9341e0e24dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e21d60a33524bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304e72b8130e4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,784</x:t>
-[...566 lines deleted...]
-          <x:t>54,270</x:t>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,016</x:t>
-[...26 lines deleted...]
-          <x:t>53,978</x:t>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>