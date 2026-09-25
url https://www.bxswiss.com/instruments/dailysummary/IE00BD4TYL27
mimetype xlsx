--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3ca7c69c0b402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d43f2aa8a264c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304e72b8130e4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be09b1f7fac405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e21d60a33524bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304e72b8130e4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6174d888d6344065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be09b1f7fac405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>53,880</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>53,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>