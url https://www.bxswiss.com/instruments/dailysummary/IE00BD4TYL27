--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d43f2aa8a264c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf004a99f8894811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be09b1f7fac405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576d1bc6abc646d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6174d888d6344065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be09b1f7fac405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fccdcdfe974bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576d1bc6abc646d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>52,817</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,817</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>53,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>52,991</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>