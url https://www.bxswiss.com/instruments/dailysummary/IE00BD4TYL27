--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf004a99f8894811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d133fb2f9664781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576d1bc6abc646d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53cb585f57f74f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fccdcdfe974bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576d1bc6abc646d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad735ff9dc74859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53cb585f57f74f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc-MSCI USA hedged to CHF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYL27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>53,064</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,720</x:t>
-[...301 lines deleted...]
-          <x:t>53,349</x:t>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>