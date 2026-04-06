--- v4 (2026-03-16)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137a7eb49f724614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6350bf6086842a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279017111bec4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9754de6f7034362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17aa62a5a8bc4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279017111bec4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1624f43ec59f4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9754de6f7034362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>