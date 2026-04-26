--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6350bf6086842a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6581229d2a64f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9754de6f7034362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888ea923187843fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1624f43ec59f4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9754de6f7034362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb69600c1dd4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888ea923187843fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>