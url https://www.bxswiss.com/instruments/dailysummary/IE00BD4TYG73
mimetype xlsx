--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6581229d2a64f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6c5dd3e3ce4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888ea923187843fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0d05320a6d41ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb69600c1dd4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888ea923187843fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8414f520c6e44b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0d05320a6d41ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>