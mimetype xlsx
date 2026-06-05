--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6c5dd3e3ce4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0e0a3f8a6340a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0d05320a6d41ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9688bad70a146d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8414f520c6e44b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0d05320a6d41ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd688c6aeaf3448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9688bad70a146d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>