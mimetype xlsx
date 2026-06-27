--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0e0a3f8a6340a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359384f754d24f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9688bad70a146d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403c1987901745e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd688c6aeaf3448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9688bad70a146d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011dec696d6c4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403c1987901745e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>51,350</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,945</x:t>
-[...431 lines deleted...]
-          <x:t>52,646</x:t>
+          <x:t>51,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>