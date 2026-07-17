--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359384f754d24f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8b5f5f10c240b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403c1987901745e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e7b8ffd7ed4f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011dec696d6c4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403c1987901745e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a7c407069d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e7b8ffd7ed4f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>52,172</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>51,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,049</x:t>
-[...227 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>52,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,786</x:t>
-[...117 lines deleted...]
-          <x:t>51,442</x:t>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>