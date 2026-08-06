--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8b5f5f10c240b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331ab9094b074ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e7b8ffd7ed4f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bdf933f4094d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a7c407069d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e7b8ffd7ed4f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd87fcdda9842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bdf933f4094d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,786</x:t>
-[...215 lines deleted...]
-          <x:t>52,547</x:t>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,426</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>52,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,409</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>