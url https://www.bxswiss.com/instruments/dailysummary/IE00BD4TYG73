--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331ab9094b074ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6f6833a99f4277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bdf933f4094d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5553404e3a234948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd87fcdda9842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bdf933f4094d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f68585c24ca4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5553404e3a234948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,092</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>52,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,963</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>