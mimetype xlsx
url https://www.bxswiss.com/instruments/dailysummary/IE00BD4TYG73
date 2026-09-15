--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6f6833a99f4277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6f144956564475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5553404e3a234948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9098dc8a94d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f68585c24ca4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5553404e3a234948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c5094ce6f14967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9098dc8a94d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>