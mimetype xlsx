--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6f144956564475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b05fc66fb3645a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9098dc8a94d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c3c6fd88d9427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c5094ce6f14967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9098dc8a94d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723d149a33a54174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c3c6fd88d9427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>54,634</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,016</x:t>
-[...291 lines deleted...]
-          <x:t>54,506</x:t>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,408</x:t>
-[...193 lines deleted...]
-          <x:t>54,334</x:t>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>