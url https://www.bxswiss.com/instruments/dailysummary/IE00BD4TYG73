--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b05fc66fb3645a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b072f78bac44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c3c6fd88d9427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f85b57a341f4652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723d149a33a54174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c3c6fd88d9427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18b5db8df844b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f85b57a341f4652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA hedged to EUR UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TYG73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>