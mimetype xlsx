--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a06aec00944b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0e07c6d82e4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d720cca53df4c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12415e14ce5d48d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2458f7a4f93a4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d720cca53df4c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48597ed1c0448b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12415e14ce5d48d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,599</x:t>
-[...112 lines deleted...]
-          <x:t>28,557</x:t>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,127</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>29,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>