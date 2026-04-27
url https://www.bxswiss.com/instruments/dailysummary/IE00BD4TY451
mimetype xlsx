--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0e07c6d82e4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac46c483d4a475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12415e14ce5d48d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b561ab77dc4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48597ed1c0448b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12415e14ce5d48d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7abaf074b74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b561ab77dc4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>28,557</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>29,127</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>