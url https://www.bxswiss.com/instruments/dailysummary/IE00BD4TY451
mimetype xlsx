--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac46c483d4a475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9f138afdcb479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b561ab77dc4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa91a3535688457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7abaf074b74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b561ab77dc4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1fda8c31ac41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa91a3535688457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>28,620</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,569</x:t>
-[...70 lines deleted...]
-          <x:t>30,344</x:t>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,137</x:t>
-[...301 lines deleted...]
-          <x:t>29,649</x:t>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>