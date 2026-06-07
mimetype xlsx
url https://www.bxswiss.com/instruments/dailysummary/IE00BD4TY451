--- v7 (2026-05-17)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9f138afdcb479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e14c3c1758453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa91a3535688457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e8661aaa154952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1fda8c31ac41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa91a3535688457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4efadfc9a14c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e8661aaa154952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>29,732</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>29,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>