--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e14c3c1758453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf4ff381eae4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e8661aaa154952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re603dcb14a0a464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4efadfc9a14c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e8661aaa154952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7404879c71f49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re603dcb14a0a464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>