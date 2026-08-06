--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf4ff381eae4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8bf27f8b9543d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re603dcb14a0a464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d6133393cb4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7404879c71f49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re603dcb14a0a464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027bfc35ecce4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d6133393cb4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>29,813</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>