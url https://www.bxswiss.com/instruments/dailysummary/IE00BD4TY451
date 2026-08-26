--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8bf27f8b9543d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203e56f8ff44222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d6133393cb4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6537cc3b4f0435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027bfc35ecce4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d6133393cb4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c12e83f4a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6537cc3b4f0435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>