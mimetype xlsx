--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203e56f8ff44222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ff40302dca4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6537cc3b4f0435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2233d3c318b04047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c12e83f4a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6537cc3b4f0435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be2a95fc9864072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2233d3c318b04047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,099</x:t>
-[...576 lines deleted...]
-          <x:t>31,968</x:t>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>