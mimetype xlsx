--- v12 (2026-09-16)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ff40302dca4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42845bbde5c84f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2233d3c318b04047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2891ff8282844a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be2a95fc9864072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2233d3c318b04047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3807e2885364060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2891ff8282844a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>31,428</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,374</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>