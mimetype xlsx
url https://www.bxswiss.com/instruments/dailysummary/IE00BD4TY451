--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42845bbde5c84f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f4b268455d455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2891ff8282844a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e1d1b5d9b646bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3807e2885364060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2891ff8282844a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2a626ceb71404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e1d1b5d9b646bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (AUD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>30,618</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>30,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,985</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...208 lines deleted...]
-          <x:t>31,180</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>