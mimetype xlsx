--- v13 (2026-09-15)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3883548daebe48e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b916d72f24e46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f29fc12c204649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd528b751744b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d0404949684ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f29fc12c204649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b08cb6ce414618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd528b751744b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,542</x:t>
-[...296 lines deleted...]
-          <x:t>23,759</x:t>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,368</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,248</x:t>
-[...36 lines deleted...]
-          <x:t>23,009</x:t>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>