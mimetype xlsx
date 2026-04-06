--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19e08d64b9c4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6f467998844e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fd6f8634f5400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c0c22fb2244d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1021ab2616748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fd6f8634f5400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365942713a4c430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c0c22fb2244d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>21,613</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...532 lines deleted...]
-          <x:t>21,728</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>