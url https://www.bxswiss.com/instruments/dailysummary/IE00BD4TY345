--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6f467998844e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65b4492257f4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c0c22fb2244d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6579c086ca9454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365942713a4c430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c0c22fb2244d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653377a2b27140b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6579c086ca9454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>21,542</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>