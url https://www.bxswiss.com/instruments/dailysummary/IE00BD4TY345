--- v7 (2026-04-26)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65b4492257f4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588818aec1154e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6579c086ca9454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e19cb67aa64f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653377a2b27140b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6579c086ca9454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eab69261ed047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e19cb67aa64f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>