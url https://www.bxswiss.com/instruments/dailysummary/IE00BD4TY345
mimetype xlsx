--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588818aec1154e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d74d37b2aa04904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e19cb67aa64f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ab69a6be8d4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eab69261ed047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e19cb67aa64f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614a3f6f46034f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ab69a6be8d4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>22,735</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>22,366</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,159</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>22,067</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,905</x:t>
+          <x:t>21,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>