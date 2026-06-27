--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d74d37b2aa04904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ae77b88be45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ab69a6be8d4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b58bfb29f134ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614a3f6f46034f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ab69a6be8d4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87265b76978248e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b58bfb29f134ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>22,050</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,990</x:t>
-[...463 lines deleted...]
-          <x:t>21,784</x:t>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>