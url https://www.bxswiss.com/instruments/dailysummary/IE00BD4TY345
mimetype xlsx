--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ae77b88be45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813af9db89394973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b58bfb29f134ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0224d64def494271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87265b76978248e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b58bfb29f134ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150d2f1942c443d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0224d64def494271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>22,211</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,070</x:t>
-[...345 lines deleted...]
-          <x:t>22,747</x:t>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>22,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>