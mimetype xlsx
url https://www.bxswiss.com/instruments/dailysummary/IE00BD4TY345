--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813af9db89394973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29c3db633304c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0224d64def494271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ed76edf0654e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150d2f1942c443d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0224d64def494271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9211d30fd30d4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ed76edf0654e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>22,653</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,738</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>22,811</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>