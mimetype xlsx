--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29c3db633304c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3883548daebe48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ed76edf0654e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f29fc12c204649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9211d30fd30d4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ed76edf0654e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d0404949684ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f29fc12c204649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI Australia UCITS ETF AUD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TY345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>22,827</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,676</x:t>
-[...301 lines deleted...]
-          <x:t>23,905</x:t>
+          <x:t>23,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>