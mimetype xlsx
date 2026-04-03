--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a8865417c04f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e146dba831b4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebf3e721c0e4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbae4d0400254ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f14670687734be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebf3e721c0e4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1e3bd4b13d4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbae4d0400254ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...139 lines deleted...]
-          <x:t>32,460</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,040</x:t>
-[...65 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,121</x:t>
-[...414 lines deleted...]
-          <x:t>32,342</x:t>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>