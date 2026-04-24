--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e146dba831b4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd065dfb7dd48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbae4d0400254ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21730d804b844f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1e3bd4b13d4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbae4d0400254ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ae4a20231f4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21730d804b844f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>31,735</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>31,712</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>