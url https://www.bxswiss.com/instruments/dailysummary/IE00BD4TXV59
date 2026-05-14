--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd065dfb7dd48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891530eef8c0415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21730d804b844f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaaedb53ca446b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ae4a20231f4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21730d804b844f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb84e77e32de427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaaedb53ca446b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>32,432</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,225</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>32,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,786</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>