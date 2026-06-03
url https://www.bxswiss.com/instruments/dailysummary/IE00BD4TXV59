--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891530eef8c0415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a66d1fe5d844b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaaedb53ca446b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c417df61ca147d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb84e77e32de427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaaedb53ca446b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91934a1d51b42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c417df61ca147d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>