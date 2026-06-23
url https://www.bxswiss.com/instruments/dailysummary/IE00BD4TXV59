--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a66d1fe5d844b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803b894d8f994c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c417df61ca147d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf808150325314000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91934a1d51b42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c417df61ca147d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4e3fb8c60f44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf808150325314000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>