--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803b894d8f994c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444b8ae1c34d4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf808150325314000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3953365d361e45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4e3fb8c60f44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf808150325314000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf786a5a3745f4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3953365d361e45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>35,412</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,705</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>