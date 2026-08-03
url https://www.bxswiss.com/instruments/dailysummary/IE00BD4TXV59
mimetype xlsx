--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444b8ae1c34d4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f19c71253741f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3953365d361e45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64c8372d18b444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf786a5a3745f4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3953365d361e45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf393ecdcb024a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64c8372d18b444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>35,892</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,054</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,015</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>