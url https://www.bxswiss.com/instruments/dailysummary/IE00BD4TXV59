--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f19c71253741f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b830442b064b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64c8372d18b444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d094fab2504d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf393ecdcb024a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64c8372d18b444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c538cba6d94d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d094fab2504d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>