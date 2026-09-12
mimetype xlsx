--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b830442b064b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ea590770be4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d094fab2504d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f68d005b854d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c538cba6d94d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d094fab2504d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a83923164ce4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f68d005b854d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,411</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>37,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,537</x:t>
-[...168 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,349</x:t>
-[...63 lines deleted...]
-          <x:t>36,905</x:t>
+          <x:t>36,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>