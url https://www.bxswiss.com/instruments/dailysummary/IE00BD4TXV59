--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ea590770be4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eea46124a2f429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f68d005b854d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e5d61fd6554755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a83923164ce4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f68d005b854d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dfb939e65e4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e5d61fd6554755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXV59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,349</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>36,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,161</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>