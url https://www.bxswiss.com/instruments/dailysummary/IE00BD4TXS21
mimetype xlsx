--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbda6985623e41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309343a0c1624063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b75f5bf48148bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d8e1ef8a094a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb362f21ab46547fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b75f5bf48148bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a484bceadb4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d8e1ef8a094a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>37,137</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,961</x:t>
-[...566 lines deleted...]
-          <x:t>36,493</x:t>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>