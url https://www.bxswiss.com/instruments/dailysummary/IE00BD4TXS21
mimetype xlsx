--- v14 (2026-10-06)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309343a0c1624063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c64f04d86da4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d8e1ef8a094a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2938d3c110a416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a484bceadb4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d8e1ef8a094a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1b12f3317b42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2938d3c110a416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>37,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,428</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,877</x:t>
-[...26 lines deleted...]
-          <x:t>38,279</x:t>
+          <x:t>37,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>