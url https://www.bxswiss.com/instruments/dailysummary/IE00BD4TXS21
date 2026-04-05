--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c97daf729e740fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a3227eedea4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70c84dd87bb4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080eb1980b4b4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba4e3151ef24889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70c84dd87bb4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef5e55e15bd44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080eb1980b4b4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>30,492</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>31,079</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>30,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,673</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>30,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>