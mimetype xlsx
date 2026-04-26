--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a3227eedea4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474f20680a348b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080eb1980b4b4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5360e227b34e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef5e55e15bd44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080eb1980b4b4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20869de3f8f14a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5360e227b34e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>31,199</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,049</x:t>
-[...544 lines deleted...]
-          <x:t>30,673</x:t>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>