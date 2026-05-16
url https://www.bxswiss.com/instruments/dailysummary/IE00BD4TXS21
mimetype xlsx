--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474f20680a348b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb48011ab064abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5360e227b34e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227d70b358fe4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20869de3f8f14a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5360e227b34e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5487022717434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227d70b358fe4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>