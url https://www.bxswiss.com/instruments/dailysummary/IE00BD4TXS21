--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb48011ab064abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee1275b0b3a4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227d70b358fe4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914adf4c8e7f4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5487022717434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227d70b358fe4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75d5f29a93649b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914adf4c8e7f4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>