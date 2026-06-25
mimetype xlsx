--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee1275b0b3a4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af18907e48a4a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914adf4c8e7f4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96c0afcf93a4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75d5f29a93649b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914adf4c8e7f4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972ebb7e3e5d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96c0afcf93a4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>