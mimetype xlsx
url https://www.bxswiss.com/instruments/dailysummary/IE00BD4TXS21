--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af18907e48a4a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c499287de4f4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96c0afcf93a4c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecded5aa671458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972ebb7e3e5d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96c0afcf93a4c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b88e38f43b45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecded5aa671458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>