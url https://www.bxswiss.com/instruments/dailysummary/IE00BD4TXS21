--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c499287de4f4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f183315e144454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecded5aa671458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29dcb647af0425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b88e38f43b45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecded5aa671458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2fa535722641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29dcb647af0425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>