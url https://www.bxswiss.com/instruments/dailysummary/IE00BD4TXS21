--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f183315e144454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc382fba878344f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29dcb647af0425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re545c5d152624e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2fa535722641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29dcb647af0425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c7dd46406f4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re545c5d152624e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>35,464</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,928</x:t>
-[...97 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>35,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,461</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>