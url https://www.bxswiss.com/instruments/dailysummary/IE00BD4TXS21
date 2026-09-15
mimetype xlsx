--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc382fba878344f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbda6985623e41fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re545c5d152624e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b75f5bf48148bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c7dd46406f4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re545c5d152624e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb362f21ab46547fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b75f5bf48148bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4TXS21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>36,110</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>35,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,865</x:t>
-[...31 lines deleted...]
-          <x:t>36,030</x:t>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>