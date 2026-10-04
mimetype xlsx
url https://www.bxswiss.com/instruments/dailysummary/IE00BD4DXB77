--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f24f098e8f84274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9611959cca4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ab9af7b6a24508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344a89e2f7c74182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eaa152abee4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ab9af7b6a24508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cff6f3095d4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344a89e2f7c74182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,522</x:t>
-[...21 lines deleted...]
-          <x:t>7,554</x:t>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,507</x:t>
-[...431 lines deleted...]
-          <x:t>7,551</x:t>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>