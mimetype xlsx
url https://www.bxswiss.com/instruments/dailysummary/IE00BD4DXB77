--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9611959cca4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29694e60f4c44e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344a89e2f7c74182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae39f13a5f844d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cff6f3095d4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344a89e2f7c74182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ffe64dfa0f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae39f13a5f844d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>