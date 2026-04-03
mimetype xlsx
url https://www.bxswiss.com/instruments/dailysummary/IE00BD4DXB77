--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7e5cc2abc54be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acb7ba4397a4b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3828260432f8423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78051e10a7447bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacb7859a4964918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3828260432f8423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0be1e52be7e4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78051e10a7447bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...549 lines deleted...]
-          <x:t>7,724</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,710</x:t>
-[...53 lines deleted...]
-          <x:t>7,715</x:t>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>