--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acb7ba4397a4b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37db57319f1c49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78051e10a7447bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44840769f1ca41d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0be1e52be7e4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78051e10a7447bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8013cf4fec541b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44840769f1ca41d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,703</x:t>
-[...21 lines deleted...]
-          <x:t>7,661</x:t>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,574</x:t>
-[...598 lines deleted...]
-          <x:t>7,583</x:t>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>