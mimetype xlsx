--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37db57319f1c49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ca88241b484c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44840769f1ca41d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6b02735a4f4d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8013cf4fec541b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44840769f1ca41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4892c4ec0b9d4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6b02735a4f4d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>7,652</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,616</x:t>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,673</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,675</x:t>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>7,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>