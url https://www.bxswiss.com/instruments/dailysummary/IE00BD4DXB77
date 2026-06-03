--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ca88241b484c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c74ac3199ff41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6b02735a4f4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bc2848097847de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4892c4ec0b9d4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6b02735a4f4d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ade87c17dca43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bc2848097847de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,758</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,735</x:t>
-[...70 lines deleted...]
-          <x:t>7,704</x:t>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,694</x:t>
-[...168 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,682</x:t>
-[...198 lines deleted...]
-          <x:t>7,601</x:t>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>