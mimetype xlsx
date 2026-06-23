--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c74ac3199ff41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c90cbf01003462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bc2848097847de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc150279d0d384d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ade87c17dca43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bc2848097847de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391c927d29224fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc150279d0d384d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,682</x:t>
-[...75 lines deleted...]
-          <x:t>7,672</x:t>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,659</x:t>
-[...463 lines deleted...]
-          <x:t>7,654</x:t>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>