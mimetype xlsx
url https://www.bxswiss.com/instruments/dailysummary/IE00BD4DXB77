--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c90cbf01003462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf6d1a38ce4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc150279d0d384d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3352e70f68433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391c927d29224fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc150279d0d384d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0d0c5a603d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3352e70f68433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,641</x:t>
-[...382 lines deleted...]
-          <x:t>7,723</x:t>
+          <x:t>7,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>