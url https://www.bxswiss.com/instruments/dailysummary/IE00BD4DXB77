--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf6d1a38ce4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629a9c9461fa465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3352e70f68433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2458d2ec06d4687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0d0c5a603d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3352e70f68433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b41c59d76db4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2458d2ec06d4687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,673</x:t>
-[...4 lines deleted...]
-          <x:t>7,645</x:t>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,716</x:t>
-[...144 lines deleted...]
-          <x:t>7,689</x:t>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>