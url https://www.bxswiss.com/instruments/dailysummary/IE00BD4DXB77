--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629a9c9461fa465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a98bca2144455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2458d2ec06d4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28e7a79dbb946d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b41c59d76db4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2458d2ec06d4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8bb7083c9b4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28e7a79dbb946d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,724</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,705</x:t>
-[...6 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,647</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,717</x:t>
-[...21 lines deleted...]
-          <x:t>7,704</x:t>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,678</x:t>
-[...107 lines deleted...]
-          <x:t>7,646</x:t>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>7,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>