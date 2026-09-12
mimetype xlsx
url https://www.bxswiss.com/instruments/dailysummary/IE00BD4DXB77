--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a98bca2144455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f24f098e8f84274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28e7a79dbb946d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ab9af7b6a24508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8bb7083c9b4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28e7a79dbb946d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eaa152abee4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ab9af7b6a24508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DXB77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,676</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,672</x:t>
-[...21 lines deleted...]
-          <x:t>7,598</x:t>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...489 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,571</x:t>
-[...63 lines deleted...]
-          <x:t>7,523</x:t>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>