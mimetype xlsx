--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c4f3579c424885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764c3598221d483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429ab49626f24b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcb32e410f94a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c4d19d43214458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429ab49626f24b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1509f1a0eb2c4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcb32e410f94a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>