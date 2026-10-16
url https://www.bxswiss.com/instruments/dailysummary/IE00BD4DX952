--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764c3598221d483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f65336117704341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcb32e410f94a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bedc769bbe64e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1509f1a0eb2c4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcb32e410f94a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032b90bbd4d14c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bedc769bbe64e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,199</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,191</x:t>
-[...11 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,349</x:t>
-[...522 lines deleted...]
-          <x:t>8,332</x:t>
+          <x:t>8,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>