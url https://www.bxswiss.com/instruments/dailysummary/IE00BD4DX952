--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f65336117704341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re080a02be4824822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bedc769bbe64e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c11c3f98474008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032b90bbd4d14c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bedc769bbe64e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8283d0f4914184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c11c3f98474008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,296</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,253</x:t>
-[...335 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,230</x:t>
-[...252 lines deleted...]
-          <x:t>8,351</x:t>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>