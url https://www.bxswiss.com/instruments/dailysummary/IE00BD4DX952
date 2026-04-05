--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad0c4dfbc904a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dc93b17b354031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ea9570ccfe4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa70e9bb4914f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07630796480d4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ea9570ccfe4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d4e8963ef247ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa70e9bb4914f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,218</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,206</x:t>
-[...92 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>8,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>