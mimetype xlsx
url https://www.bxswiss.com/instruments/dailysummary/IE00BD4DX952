--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dc93b17b354031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2300b186b43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa70e9bb4914f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6a4515ffc24793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d4e8963ef247ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa70e9bb4914f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra726c320263d4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6a4515ffc24793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,298</x:t>
-[...4 lines deleted...]
-          <x:t>8,240</x:t>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>8,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,063</x:t>
-[...220 lines deleted...]
-          <x:t>8,302</x:t>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>