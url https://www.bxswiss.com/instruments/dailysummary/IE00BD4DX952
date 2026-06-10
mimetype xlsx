--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2300b186b43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebc9bae49344cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6a4515ffc24793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9e82efad9d496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra726c320263d4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6a4515ffc24793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6301757309449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9e82efad9d496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>8,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,267</x:t>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,243</x:t>
-[...48 lines deleted...]
-          <x:t>8,198</x:t>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,253</x:t>
-[...16 lines deleted...]
-          <x:t>8,300</x:t>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,268</x:t>
-[...313 lines deleted...]
-          <x:t>8,321</x:t>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,306</x:t>
-[...31 lines deleted...]
-          <x:t>8,313</x:t>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>