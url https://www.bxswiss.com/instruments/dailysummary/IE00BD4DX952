--- v7 (2026-06-10)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebc9bae49344cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb922893aad674719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9e82efad9d496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6774d07f8b4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6301757309449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9e82efad9d496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f248fd99b564b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6774d07f8b4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>8,280</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,260</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,330</x:t>
         </x:is>
       </x:c>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>