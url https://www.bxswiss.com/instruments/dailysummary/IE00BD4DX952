--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb922893aad674719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1b31025a104c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6774d07f8b4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R976a334274fb4059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f248fd99b564b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6774d07f8b4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a303cee50cd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R976a334274fb4059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>8,576</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,566</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,572</x:t>
-[...16 lines deleted...]
-          <x:t>8,626</x:t>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>8,607</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,579</x:t>
-[...16 lines deleted...]
-          <x:t>8,599</x:t>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,516</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>8,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>