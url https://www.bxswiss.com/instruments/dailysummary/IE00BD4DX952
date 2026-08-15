--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1b31025a104c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ffc16643404514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R976a334274fb4059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909b958e2e714e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a303cee50cd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R976a334274fb4059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c675db2b7fc4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909b958e2e714e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,623</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,603</x:t>
-[...264 lines deleted...]
-          <x:t>8,524</x:t>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,537</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>8,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>