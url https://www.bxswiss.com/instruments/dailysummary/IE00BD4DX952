--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ffc16643404514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c4f3579c424885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909b958e2e714e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429ab49626f24b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c675db2b7fc4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909b958e2e714e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c4d19d43214458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429ab49626f24b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) ESG USD Emerging Markets Bond Quality Weighted UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD4DX952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,505</x:t>
-[...11 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>8,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>