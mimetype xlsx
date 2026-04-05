--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5239ae5f74a24665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df041199f544f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8047e0977b74892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1190bd7bbf4305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d431efe0054096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8047e0977b74892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe62c0ad74d4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1190bd7bbf4305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>11,629</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>11,846</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>11,844</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,822</x:t>
-[...80 lines deleted...]
-          <x:t>11,560</x:t>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>