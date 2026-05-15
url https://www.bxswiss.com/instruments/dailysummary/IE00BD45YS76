--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df041199f544f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107a9f71949647ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1190bd7bbf4305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93565cba2b414dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe62c0ad74d4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1190bd7bbf4305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888fc567de384952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93565cba2b414dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>11,639</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>