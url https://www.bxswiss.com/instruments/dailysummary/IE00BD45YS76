--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107a9f71949647ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da6c9cebd58417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93565cba2b414dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb002b6c4af514e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888fc567de384952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93565cba2b414dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d5d313f9dc4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb002b6c4af514e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>12,509</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,573</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>12,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,772</x:t>
-[...16 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,825</x:t>
-[...63 lines deleted...]
-          <x:t>12,767</x:t>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>