--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da6c9cebd58417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3362a86e56864a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb002b6c4af514e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0b1f7b91f24bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d5d313f9dc4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb002b6c4af514e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c755a8a88c4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0b1f7b91f24bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>13,086</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>13,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>