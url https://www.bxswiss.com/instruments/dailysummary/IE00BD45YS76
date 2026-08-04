--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3362a86e56864a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff75109a4ddd4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0b1f7b91f24bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb85d47c5a94550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c755a8a88c4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0b1f7b91f24bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5327511abb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb85d47c5a94550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,179</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>13,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,199</x:t>
-[...16 lines deleted...]
-          <x:t>13,291</x:t>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>13,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>13,466</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>