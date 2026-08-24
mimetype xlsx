--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff75109a4ddd4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf27d72b5644fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb85d47c5a94550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7d1b7416584661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5327511abb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb85d47c5a94550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fdfba2a0f64049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7d1b7416584661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,291</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>13,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>