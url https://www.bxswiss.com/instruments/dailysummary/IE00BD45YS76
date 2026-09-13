--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf27d72b5644fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e65fc6bcb504703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7d1b7416584661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra306918448d648c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fdfba2a0f64049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7d1b7416584661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220cea574e484aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra306918448d648c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>13,579</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,893</x:t>
-[...21 lines deleted...]
-          <x:t>13,797</x:t>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,788</x:t>
-[...291 lines deleted...]
-          <x:t>13,793</x:t>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,787</x:t>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>