--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e65fc6bcb504703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c6e94df97f4cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra306918448d648c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9839b2249fc74e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220cea574e484aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra306918448d648c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra287532bdc7448f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9839b2249fc74e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>13,838</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>13,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>13,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>