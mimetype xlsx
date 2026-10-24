--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c6e94df97f4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6577b5ebcf614ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9839b2249fc74e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7952878160141e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra287532bdc7448f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9839b2249fc74e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c9251342ca4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7952878160141e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45YS76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,728</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>13,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,886</x:t>
-[...16 lines deleted...]
-          <x:t>13,979</x:t>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,863</x:t>
-[...539 lines deleted...]
-          <x:t>13,826</x:t>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>