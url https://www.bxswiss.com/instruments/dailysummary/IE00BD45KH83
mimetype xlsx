--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863a747a0dd4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfcf90a920b4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3aff92607b2436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6913ea948614737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0be693e4184203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3aff92607b2436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8467ee8b7764737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6913ea948614737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,016</x:t>
-[...21 lines deleted...]
-          <x:t>6,036</x:t>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,010</x:t>
-[...404 lines deleted...]
-          <x:t>6,120</x:t>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,126</x:t>
-[...9 lines deleted...]
-          <x:t>6,121</x:t>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>