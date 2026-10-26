--- v16 (2026-10-04)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfcf90a920b4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3583ae4e7064535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6913ea948614737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae32bc5fe86046bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8467ee8b7764737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6913ea948614737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f34260d501d4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae32bc5fe86046bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,164</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,120</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>6,012</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,126</x:t>
-[...21 lines deleted...]
-          <x:t>6,019</x:t>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,944</x:t>
-[...382 lines deleted...]
-          <x:t>6,099</x:t>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>