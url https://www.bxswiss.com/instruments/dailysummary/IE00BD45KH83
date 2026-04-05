--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f439a88e29451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05925e8364514a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afb02eee4ac4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdcd969d26c48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a072ebde934d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afb02eee4ac4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47858480edcd46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdcd969d26c48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,292</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,189</x:t>
-[...357 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,119</x:t>
-[...75 lines deleted...]
-          <x:t>4,886</x:t>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>4,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>