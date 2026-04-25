--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05925e8364514a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b46fef598243d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdcd969d26c48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa11dbd95d04529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47858480edcd46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdcd969d26c48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red22947cf3534f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa11dbd95d04529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,119</x:t>
-[...75 lines deleted...]
-          <x:t>4,886</x:t>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>5,081</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,937</x:t>
-[...409 lines deleted...]
-          <x:t>4,975</x:t>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>