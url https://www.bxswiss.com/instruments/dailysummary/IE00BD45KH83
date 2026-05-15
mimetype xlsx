--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b46fef598243d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b3dc6a3c49418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa11dbd95d04529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65404573e3bb4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red22947cf3534f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa11dbd95d04529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29d724534fd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65404573e3bb4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>