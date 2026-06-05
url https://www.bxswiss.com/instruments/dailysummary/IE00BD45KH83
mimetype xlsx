--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b3dc6a3c49418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625a0705ee654b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65404573e3bb4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab9461a105e4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29d724534fd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65404573e3bb4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b12a05e8c4d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab9461a105e4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,381</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,376</x:t>
-[...259 lines deleted...]
-          <x:t>5,579</x:t>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,517</x:t>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...235 lines deleted...]
-          <x:t>5,655</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>