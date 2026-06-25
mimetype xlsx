--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625a0705ee654b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf4daafc5074cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab9461a105e4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22100ec9f5174679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b12a05e8c4d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab9461a105e4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f433a1101ce45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22100ec9f5174679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,799</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,740</x:t>
-[...421 lines deleted...]
-          <x:t>5,961</x:t>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,959</x:t>
-[...48 lines deleted...]
-          <x:t>6,104</x:t>
+          <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,999</x:t>
-[...9 lines deleted...]
-          <x:t>5,951</x:t>
+          <x:t>6,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>