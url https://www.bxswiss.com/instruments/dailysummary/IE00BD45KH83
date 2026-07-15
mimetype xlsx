--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf4daafc5074cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478a0bce4c94cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22100ec9f5174679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aa56c74e0446cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f433a1101ce45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22100ec9f5174679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01b56c8d8404ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aa56c74e0446cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,898</x:t>
-[...43 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,838</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,848</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>6,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>