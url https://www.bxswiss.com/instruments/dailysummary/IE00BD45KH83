--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478a0bce4c94cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0623cd43128d4dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aa56c74e0446cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1565b22de30d4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01b56c8d8404ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aa56c74e0446cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6378b9e818c4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1565b22de30d4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,996</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,942</x:t>
-[...43 lines deleted...]
-          <x:t>6,048</x:t>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,952</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>5,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,851</x:t>
-[...36 lines deleted...]
-          <x:t>5,848</x:t>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>