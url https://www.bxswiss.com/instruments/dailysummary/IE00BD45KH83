--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0623cd43128d4dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f43cbad2b647db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1565b22de30d4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41105579a50d4c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6378b9e818c4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1565b22de30d4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bebf12eedf4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41105579a50d4c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,898</x:t>
-[...549 lines deleted...]
-          <x:t>5,868</x:t>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>