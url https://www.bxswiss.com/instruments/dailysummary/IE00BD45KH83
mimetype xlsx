--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f43cbad2b647db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863a747a0dd4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41105579a50d4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3aff92607b2436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bebf12eedf4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41105579a50d4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0be693e4184203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3aff92607b2436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core MSCI EM IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD45KH83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,852</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>5,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,065</x:t>
-[...134 lines deleted...]
-          <x:t>5,853</x:t>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>