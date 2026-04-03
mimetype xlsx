--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7328f8a601da40e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2413eb94924420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb41a6c393084603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05109a0537f34e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a4f8734ad941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb41a6c393084603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55abf448d2c4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05109a0537f34e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>6,056</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,958</x:t>
-[...102 lines deleted...]
-          <x:t>5,685</x:t>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>5,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...181 lines deleted...]
-          <x:t>5,602</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>