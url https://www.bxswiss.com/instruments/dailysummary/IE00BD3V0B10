--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2413eb94924420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf602b9a32f844694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05109a0537f34e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf491db0cf7ee464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55abf448d2c4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05109a0537f34e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecae6c850a14041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf491db0cf7ee464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,685</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>5,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>