--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf602b9a32f844694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed9b8a43cab4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf491db0cf7ee464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afe4ada436a4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecae6c850a14041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf491db0cf7ee464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f4aacc0a1e45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afe4ada436a4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>6,102</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,171</x:t>
-[...198 lines deleted...]
-          <x:t>6,270</x:t>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>