--- v9 (2026-05-13)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed9b8a43cab4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcdd86b6118401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afe4ada436a4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd2ec6e1b284100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f4aacc0a1e45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afe4ada436a4614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280262c9f0e948c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd2ec6e1b284100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,129</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,151</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,111</x:t>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,137</x:t>
-[...124 lines deleted...]
-          <x:t>6,277</x:t>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,237</x:t>
-[...355 lines deleted...]
-          <x:t>5,968</x:t>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>