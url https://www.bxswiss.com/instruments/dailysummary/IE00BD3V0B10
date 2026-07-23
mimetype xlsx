--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcdd86b6118401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc814136c09754283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd2ec6e1b284100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf437c521a34c48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280262c9f0e948c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd2ec6e1b284100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94843c2ff02f489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf437c521a34c48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>6,675</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>