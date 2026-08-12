--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc814136c09754283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c965efc49a4d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf437c521a34c48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18127daea5a145bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94843c2ff02f489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf437c521a34c48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f47a6cc3be14c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18127daea5a145bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,100</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,060</x:t>
-[...114 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>7,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>6,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,102</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>