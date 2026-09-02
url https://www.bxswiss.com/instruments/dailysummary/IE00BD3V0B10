--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c965efc49a4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1201a91a6d744f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18127daea5a145bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc65d042309343ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f47a6cc3be14c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18127daea5a145bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb64cf731bd4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc65d042309343ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>7,048</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>6,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,226</x:t>
-[...306 lines deleted...]
-          <x:t>7,181</x:t>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>