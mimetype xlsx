--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1201a91a6d744f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c73e861c764dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc65d042309343ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88a2f787e624ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb64cf731bd4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc65d042309343ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc3c089d54641ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88a2f787e624ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,139</x:t>
-[...355 lines deleted...]
-          <x:t>6,858</x:t>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>6,962</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,946</x:t>
-[...107 lines deleted...]
-          <x:t>6,885</x:t>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>