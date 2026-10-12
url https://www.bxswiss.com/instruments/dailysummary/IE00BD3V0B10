--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c73e861c764dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385d899311c946cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88a2f787e624ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd685a24b85149af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc3c089d54641ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88a2f787e624ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c422dabffd49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd685a24b85149af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,962</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,946</x:t>
-[...411 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,925</x:t>
-[...63 lines deleted...]
-          <x:t>6,838</x:t>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>