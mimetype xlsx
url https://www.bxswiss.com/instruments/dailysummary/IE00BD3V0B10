--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385d899311c946cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99627db1c9844f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd685a24b85149af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442a18325a5a4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c422dabffd49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd685a24b85149af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe495ad6d4e4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442a18325a5a4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P U.S. Banks UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD3V0B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>6,812</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>6,698</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>