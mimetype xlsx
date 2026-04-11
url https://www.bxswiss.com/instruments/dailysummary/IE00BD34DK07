--- v4 (2026-03-22)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41953e3ff44d45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfa8d8935a848c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb895b3f4f6484698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d5946f0a74358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d279f6d04847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb895b3f4f6484698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3cfd915c5746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d5946f0a74358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>28,972</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>28,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>