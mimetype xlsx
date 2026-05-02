--- v5 (2026-04-11)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfa8d8935a848c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cceb1c77fc4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d5946f0a74358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1390b488b1a4b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3cfd915c5746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d5946f0a74358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d883701407e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1390b488b1a4b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>