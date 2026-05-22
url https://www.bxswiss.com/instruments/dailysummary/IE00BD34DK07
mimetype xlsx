--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cceb1c77fc4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbacd0a1a0274683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1390b488b1a4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410f7a70aa4a4ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d883701407e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1390b488b1a4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb722007ba65a4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410f7a70aa4a4ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>