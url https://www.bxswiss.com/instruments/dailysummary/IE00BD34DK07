--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbacd0a1a0274683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f7e064c7324c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410f7a70aa4a4ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f02cffc1294d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb722007ba65a4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410f7a70aa4a4ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607c5107f01d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f02cffc1294d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>