--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f7e064c7324c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f7a03bc71b44ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f02cffc1294d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03deae18894d43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607c5107f01d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f02cffc1294d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d75ce3d03d8411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03deae18894d43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,648</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,472</x:t>
-[...232 lines deleted...]
-          <x:t>32,129</x:t>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>31,386</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>