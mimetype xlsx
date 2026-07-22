--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f7a03bc71b44ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1503b517b6a241b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03deae18894d43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4841180423c649d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d75ce3d03d8411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03deae18894d43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c48dfd30f2d4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4841180423c649d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>32,449</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,314</x:t>
-[...593 lines deleted...]
-          <x:t>32,067</x:t>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>