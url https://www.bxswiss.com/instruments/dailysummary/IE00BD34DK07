--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1503b517b6a241b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4fe6292def494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4841180423c649d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc80bfdc59ac48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c48dfd30f2d4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4841180423c649d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ca0504f7e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc80bfdc59ac48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,861</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>32,481</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>