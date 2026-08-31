--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4fe6292def494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0653b1b1726048ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc80bfdc59ac48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352881485a304e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16ca0504f7e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc80bfdc59ac48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f8048cfa364909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352881485a304e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>32,568</x:t>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,056</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>32,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,369</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>