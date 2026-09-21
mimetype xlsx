--- v12 (2026-08-31)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0653b1b1726048ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1cc319a1e1431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352881485a304e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0298691cd948d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f8048cfa364909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352881485a304e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3434e9c30f7d4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0298691cd948d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>33,652</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...451 lines deleted...]
-          <x:t>33,988</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>