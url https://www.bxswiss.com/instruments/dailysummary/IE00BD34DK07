--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1cc319a1e1431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc311fb160c2d43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0298691cd948d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc74db6b4c354f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3434e9c30f7d4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0298691cd948d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fd0d387a7340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc74db6b4c354f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,429</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,375</x:t>
-[...26 lines deleted...]
-          <x:t>33,465</x:t>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>33,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,495</x:t>
-[...173 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>33,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,062</x:t>
-[...279 lines deleted...]
-          <x:t>33,602</x:t>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>