--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc311fb160c2d43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58def8db03b4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc74db6b4c354f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a32011a135d47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fd0d387a7340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc74db6b4c354f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b41b82d76c433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a32011a135d47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core S&amp;P 500 UCITS ETF hEUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DK07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>33,662</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,512</x:t>
-[...394 lines deleted...]
-          <x:t>33,725</x:t>
+          <x:t>33,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>33,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>