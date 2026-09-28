--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201d2c7f06d466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645bf2b231ba4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cdde4bd93445a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21422381c54649eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10ff4482fa54f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cdde4bd93445a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ff251e751b40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21422381c54649eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,838</x:t>
-[...4 lines deleted...]
-          <x:t>6,796</x:t>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,751</x:t>
-[...279 lines deleted...]
-          <x:t>6,769</x:t>
+          <x:t>6,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>