--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645bf2b231ba4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa66f3d18a8f42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21422381c54649eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3788a81c73d24834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ff251e751b40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21422381c54649eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd271844301174501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3788a81c73d24834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,777</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,754</x:t>
-[...11 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,841</x:t>
-[...4 lines deleted...]
-          <x:t>6,786</x:t>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>6,814</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,814</x:t>
-[...60 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>6,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>