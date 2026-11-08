--- v15 (2026-10-18)
+++ v16 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa66f3d18a8f42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70847aea60a84d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3788a81c73d24834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75817af0f5824beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd271844301174501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3788a81c73d24834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5b669b1932412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75817af0f5824beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,655</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,789</x:t>
-[...75 lines deleted...]
-          <x:t>6,733</x:t>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,706</x:t>
-[...436 lines deleted...]
-          <x:t>6,753</x:t>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>