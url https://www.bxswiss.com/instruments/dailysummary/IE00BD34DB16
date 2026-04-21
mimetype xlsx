--- v6 (2026-03-28)
+++ v7 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b157e631924bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bc73cdf7154b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda37f69efb2e41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1e191162f54558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985972585e7c42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda37f69efb2e41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfd06b12d6d4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1e191162f54558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,184</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,177</x:t>
-[...620 lines deleted...]
-          <x:t>5,728</x:t>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>