--- v7 (2026-04-21)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bc73cdf7154b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f9a899af664f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1e191162f54558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077377170d234433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfd06b12d6d4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1e191162f54558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec7bbeee48d4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077377170d234433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>6,306</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,292</x:t>
-[...4 lines deleted...]
-          <x:t>6,319</x:t>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>