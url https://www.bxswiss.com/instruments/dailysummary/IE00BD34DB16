--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f9a899af664f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6db855cc7245ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077377170d234433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92e3f2e16d44423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec7bbeee48d4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077377170d234433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e42a680ff914eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92e3f2e16d44423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,525</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,519</x:t>
-[...168 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,626</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>6,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>