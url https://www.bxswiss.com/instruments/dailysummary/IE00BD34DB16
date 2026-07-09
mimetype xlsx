--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6db855cc7245ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6960203f8cd4ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92e3f2e16d44423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1d590045ab4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e42a680ff914eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92e3f2e16d44423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd07214ca3084a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1d590045ab4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,596</x:t>
-[...603 lines deleted...]
-          <x:t>6,617</x:t>
+          <x:t>6,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>