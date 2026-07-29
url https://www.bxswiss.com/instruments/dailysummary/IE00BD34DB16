--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6960203f8cd4ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01c269112df4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1d590045ab4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc340e99c92345e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd07214ca3084a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1d590045ab4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030c8d545e0b4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc340e99c92345e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,478</x:t>
-[...70 lines deleted...]
-          <x:t>6,534</x:t>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,602</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,598</x:t>
-[...485 lines deleted...]
-          <x:t>6,560</x:t>
+          <x:t>6,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>