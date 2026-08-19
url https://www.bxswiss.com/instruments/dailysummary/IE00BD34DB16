--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01c269112df4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9969317eec4241ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc340e99c92345e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0faea036184728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030c8d545e0b4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc340e99c92345e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672651eed4cc404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0faea036184728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>6,599</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>6,558</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>