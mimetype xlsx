--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9969317eec4241ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201d2c7f06d466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0faea036184728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cdde4bd93445a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R672651eed4cc404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0faea036184728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10ff4482fa54f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cdde4bd93445a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD34DB16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,822</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>6,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,837</x:t>
-[...161 lines deleted...]
-          <x:t>6,779</x:t>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>