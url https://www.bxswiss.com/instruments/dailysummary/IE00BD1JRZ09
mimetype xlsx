--- v0 (2026-09-09)
+++ v1 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df05520f4284e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089efcb2652f4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1209e36b1d4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294cac7b3dab47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c6d451d2a1470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1209e36b1d4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e28fba7a07c498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294cac7b3dab47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI - Edge MSCI World Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1JRZ09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,426 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,521</x:t>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>7,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,492</x:t>
@@ -577,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>