--- v1 (2026-10-02)
+++ v2 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089efcb2652f4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f60472690914ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294cac7b3dab47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64041848ad304161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e28fba7a07c498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294cac7b3dab47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fcd5d9d1db4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64041848ad304161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI - Edge MSCI World Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1JRZ09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,560</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,535</x:t>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>7,301</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>